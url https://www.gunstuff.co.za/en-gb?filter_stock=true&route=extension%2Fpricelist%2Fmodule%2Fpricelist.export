--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -9,231 +9,210 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="220">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price (Incl)</t>
   </si>
   <si>
     <t>Price (Excl)</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>GPO SPECTRA 8x  1-8x24i</t>
   </si>
   <si>
     <t>RSX801</t>
   </si>
   <si>
     <t>GPO</t>
   </si>
   <si>
-    <t>GPO TAC Spotter 15-45x60</t>
-[...4 lines deleted...]
-  <si>
     <t>Jager 30mm Scope Bubble Level Black</t>
   </si>
   <si>
-    <t>JASCBL30</t>
+    <t>JASCBR30</t>
   </si>
   <si>
     <t>Jager</t>
   </si>
   <si>
     <t>Black Jager 30mm Scope Bubble Level&amp;nbsp;..</t>
   </si>
   <si>
     <t>Jager JH-55 Ballhead</t>
   </si>
   <si>
-    <t>JH-55j</t>
-[...11 lines deleted...]
-    <t>Robust -D5</t>
+    <t>JH-55</t>
+  </si>
+  <si>
+    <t>MI AutoTricklerV4</t>
+  </si>
+  <si>
+    <t>MI AUTOTRICKLERV4</t>
+  </si>
+  <si>
+    <t>Mc Donald Innovations</t>
+  </si>
+  <si>
+    <t>RB Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)</t>
+  </si>
+  <si>
+    <t>WTHBY-1</t>
+  </si>
+  <si>
+    <t>RifleBasix</t>
+  </si>
+  <si>
+    <t>Robust - D5 (Damascus)</t>
+  </si>
+  <si>
+    <t>Robust - D5</t>
   </si>
   <si>
     <t>Robust</t>
   </si>
   <si>
-    <t>Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)</t>
-[...17 lines deleted...]
-  <si>
     <t>AC Anvil</t>
   </si>
   <si>
     <t>AC390</t>
   </si>
   <si>
     <t>AltitudeCraft</t>
   </si>
   <si>
     <t>AC Carbon Scraping Tool</t>
   </si>
   <si>
     <t>AC331</t>
   </si>
   <si>
     <t>AC Comparator Body</t>
   </si>
   <si>
     <t>AC393</t>
   </si>
   <si>
     <t>Additional body for AltitudeCraft Bullet and headspace kits...</t>
   </si>
   <si>
     <t>AC CompKit1</t>
   </si>
   <si>
     <t>AC272</t>
   </si>
   <si>
     <t>AC CompKit2</t>
   </si>
   <si>
     <t>AC200</t>
   </si>
   <si>
-    <t>AC CompKit3</t>
-[...4 lines deleted...]
-  <si>
     <t>AC Glock Footprint</t>
   </si>
   <si>
     <t>AC311</t>
   </si>
   <si>
-    <t>AND FX-120i</t>
-[...5 lines deleted...]
-    <t>AND</t>
+    <t>Display Unit</t>
+  </si>
+  <si>
+    <t>DSP-01</t>
+  </si>
+  <si>
+    <t>LinkoGEAR</t>
+  </si>
+  <si>
+    <t>Linkogear DSP-01
+&amp;nbsp;..</t>
   </si>
   <si>
     <t>GPO CENTURI 3-18x44i – MOAi reticle</t>
   </si>
   <si>
     <t>RCX650</t>
   </si>
   <si>
     <t>GPO CENTURI 4-16x44i FFP Compact</t>
   </si>
   <si>
     <t>RC450</t>
   </si>
   <si>
     <t>GPO CENTURI 4x 3-12x44i Compact G4i Fiber SFP</t>
   </si>
   <si>
     <t>RC420</t>
   </si>
   <si>
+    <t>GPO PASSION ED 10×42 Binocular Black</t>
+  </si>
+  <si>
+    <t>B360</t>
+  </si>
+  <si>
     <t>GPO PASSION ED 10×42 Binocular Sand</t>
   </si>
   <si>
     <t>B362</t>
-  </si>
-[...10 lines deleted...]
-    <t>B302</t>
   </si>
   <si>
     <t>GPO RANGEGUIDE 3000 10x32</t>
   </si>
   <si>
     <t>BX711</t>
   </si>
   <si>
     <t>GPO RANGETRACKER 2000</t>
   </si>
   <si>
     <t>HLRF2000</t>
   </si>
   <si>
     <t>GPO SPECTRA 4X 4-16x50i</t>
   </si>
   <si>
     <t>RSX442</t>
   </si>
   <si>
     <t>GPO SPECTRA 8x 2-16x50i</t>
   </si>
   <si>
     <t>RSX822</t>
   </si>
@@ -265,3204 +244,3038 @@
     <t>Black&amp;nbsp;Jager&amp;nbsp; 34mm Scope Bubble Level..</t>
   </si>
   <si>
     <t>Jager DT-02RX Fluid Head</t>
   </si>
   <si>
     <t>DT-02RX</t>
   </si>
   <si>
     <t>Jager Hunting Rest Quick Release Plate Clamp</t>
   </si>
   <si>
     <t>JCAP1</t>
   </si>
   <si>
     <t>Jager Quick release clamp
 &amp;nbsp;Hunting Rest Clamp Quick Release Plate Clamp Tripod Mount Adapter for Tripod Camera Base..</t>
   </si>
   <si>
     <t>LINKOGEAR Arca Swiss M-LOK Plate PUM-60</t>
   </si>
   <si>
     <t>PUM-60</t>
   </si>
   <si>
-    <t>LinkoGEAR</t>
-[...5 lines deleted...]
-    <t>HT-223AM</t>
+    <t>Linkogear Carbon Fiber Tripod – HT-404CS</t>
+  </si>
+  <si>
+    <t>HT-404CS</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C01 Bipod</t>
   </si>
   <si>
     <t>HB-C01</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C01L Bipod</t>
   </si>
   <si>
     <t>HB-C01L</t>
   </si>
   <si>
-    <t>LinkoGEAR HB-C02 Bipod</t>
-[...4 lines deleted...]
-  <si>
     <t>LinkoGEAR HB-C02M Bipod</t>
   </si>
   <si>
     <t>HB-C02M</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C03 Bipod</t>
   </si>
   <si>
     <t>HB-C03</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C04 Bipod</t>
   </si>
   <si>
     <t>HB-C04</t>
   </si>
   <si>
+    <t>LinkoGEAR HB-C04 Bipod Brown</t>
+  </si>
+  <si>
+    <t>HB-C04_B</t>
+  </si>
+  <si>
     <t>LinkoGEAR HB-C05 Bipod</t>
   </si>
   <si>
     <t>HB-C05</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C05M Bipod</t>
   </si>
   <si>
     <t>HB-C05M</t>
   </si>
   <si>
     <t>LinkoGEAR IP-01</t>
   </si>
   <si>
     <t>IP-01</t>
   </si>
   <si>
     <t>LinkoGEAR PA-03 Swivel</t>
   </si>
   <si>
     <t>PA-03</t>
   </si>
   <si>
     <t>Swivel Stud LinkoGEAR..</t>
   </si>
   <si>
     <t>LinkoGEAR PA-13</t>
   </si>
   <si>
     <t>PA-13</t>
   </si>
   <si>
+    <t>LinkoGEAR PA-15</t>
+  </si>
+  <si>
+    <t>PA-15</t>
+  </si>
+  <si>
     <t>LinkoGEAR PA-25</t>
   </si>
   <si>
     <t>PA-25</t>
   </si>
   <si>
     <t>LinkoGEAR PA-27</t>
   </si>
   <si>
     <t>PA-27</t>
   </si>
   <si>
     <t>Linkogear Universal Bipod Feet</t>
   </si>
   <si>
     <t>BSP-01</t>
   </si>
   <si>
     <t>BSP-02</t>
   </si>
   <si>
     <t>Linkogear Universal Bipod Feet BSP-03 Aluminum - Pair</t>
   </si>
   <si>
     <t>BSP-03</t>
   </si>
   <si>
+    <t>Linkogear Universal Display Unit</t>
+  </si>
+  <si>
     <t>MDT Adjustable Bag Rider</t>
   </si>
   <si>
-    <t>MDT ABR</t>
-[...8 lines deleted...]
-    <t>Mc Donald Innovations</t>
+    <t>BAGRIDERM</t>
+  </si>
+  <si>
+    <t>Gunstuff</t>
+  </si>
+  <si>
+    <t>MI Shotmarker1</t>
+  </si>
+  <si>
+    <t>Shotmarker</t>
   </si>
   <si>
     <t>MI V4 Replacement Windows</t>
   </si>
   <si>
-    <t>V4Windows</t>
+    <t>V4 WIN</t>
   </si>
   <si>
     <t>Replacement Windows for the V4 Auto Trickler -&amp;nbsp;Pair of replacement acrylic windows for the front and back of the V4 housing...</t>
   </si>
   <si>
     <t>Powder MAX</t>
   </si>
   <si>
     <t>PMAX</t>
   </si>
   <si>
     <t>Powder MAX I</t>
   </si>
   <si>
-    <t>PMAX I</t>
+    <t>PMAXI</t>
   </si>
   <si>
     <t>Powder MAX I GN scale
 Electronic Digital Weighting 50g 0.001g, .00GN Portable High-precision Professional Pocket Laboratory Scale..</t>
   </si>
   <si>
     <t>Powder MAX II GN scale</t>
   </si>
   <si>
-    <t>PMAX II</t>
+    <t>PMAXII</t>
   </si>
   <si>
     <t>&amp;nbsp;PW-5I GN scale
 Powder Max II .001G or .00GN 20g Mini Electronic White Backlight Weight Touch Pocket Scale with USB..</t>
   </si>
   <si>
+    <t>RB Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety</t>
+  </si>
+  <si>
+    <t>L-1K</t>
+  </si>
+  <si>
+    <t>RB Remington 700 (2oz-6oz) Target Trigger w/Safety</t>
+  </si>
+  <si>
+    <t>L-3K</t>
+  </si>
+  <si>
+    <t>RB Savage Arms (Universal)</t>
+  </si>
+  <si>
+    <t>SAV-2</t>
+  </si>
+  <si>
     <t>Rbst Absolute Digimatic 200mm Caliper</t>
   </si>
   <si>
     <t>RbstCal200</t>
   </si>
   <si>
     <t>Rbst</t>
   </si>
   <si>
     <t>Rbst Absolute Digimatic Caliper 150mm</t>
   </si>
   <si>
     <t>RbstCal150</t>
   </si>
   <si>
-    <t>RelKitCombo</t>
-[...32 lines deleted...]
-    <t>Robust -T6</t>
+    <t>Robust - T5S</t>
   </si>
   <si>
     <t>Robust - T6</t>
   </si>
   <si>
-    <t>Robust -T7</t>
-[...19 lines deleted...]
-  <si>
     <t>SG Pulse Pro Shooting Assistant</t>
   </si>
   <si>
     <t>SG Pulse Pro</t>
   </si>
   <si>
     <t>Shooters Global</t>
   </si>
   <si>
-    <t>SG Timer GO</t>
-[...1 lines deleted...]
-  <si>
     <t>SGPulse (Includes M-Lok and Piccantiny mount)</t>
   </si>
   <si>
-    <t>SG Pulse</t>
+    <t>SGPULSE</t>
   </si>
   <si>
     <t>STG (Gen 1 )  Adjustable Bag Rider</t>
   </si>
   <si>
-    <t>STG Adjustable Bag Rider (Gen 1 )</t>
+    <t>BAGRIDERS</t>
   </si>
   <si>
     <t>Stilte Gray 21db Reusable earplugs</t>
   </si>
   <si>
     <t>Stilte2G</t>
   </si>
   <si>
     <t>Stilte</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs</t>
   </si>
   <si>
-    <t>StilteB</t>
+    <t>STILTE_B</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs
 Stilte Black, fitted with a SNR28db filter it is ideal to filter out unwanted noise...</t>
   </si>
   <si>
     <t>Warrior Adjustable Bag Rider</t>
   </si>
   <si>
+    <t>BAGRIDERW</t>
+  </si>
+  <si>
     <t>Weighing Cup</t>
   </si>
   <si>
-    <t>WeighingCup</t>
+    <t>WEIGH CUP</t>
   </si>
   <si>
     <t>Powder Scale Weighing Cup
 Milligram Cup for Reloading Labs, capable to take most loads
 &amp;nbsp;..</t>
   </si>
   <si>
+    <t> Linkogear HT-293A Tactical Shooting Tripod </t>
+  </si>
+  <si>
+    <t>HT-293A</t>
+  </si>
+  <si>
+    <t>GPO RANGEGUIDE 3200 10×40</t>
+  </si>
+  <si>
+    <t>BX733</t>
+  </si>
+  <si>
     <t>Jager Bobcat ST-402J Tripod</t>
   </si>
   <si>
     <t>ST-402J</t>
   </si>
   <si>
-    <t>Jager ST-402J - JH55 Tripod Combo</t>
-[...1 lines deleted...]
-  <si>
     <t>Jager Tripod Combo</t>
   </si>
   <si>
     <t>JH-324C</t>
   </si>
   <si>
+    <t>Linkogear HT-324C Portable Low Profile Carbon Fiber Shooting Tripod</t>
+  </si>
+  <si>
+    <t>HT-324C</t>
+  </si>
+  <si>
     <t>MI V4 Spare Parts Kit</t>
   </si>
   <si>
-    <t>V4 Spare Parts Kit</t>
-[...5 lines deleted...]
-    <t>Robust T-5 BR</t>
+    <t>V4 SPARE</t>
+  </si>
+  <si>
+    <t>Robust - T5BR</t>
   </si>
   <si>
     <t>GPO CENTURI 4-16x44i – G4i reticle</t>
   </si>
   <si>
     <t>RCX441</t>
   </si>
   <si>
+    <t>GPO CENTURI 4-16x44i – MOAi reticle</t>
+  </si>
+  <si>
+    <t>RC440</t>
+  </si>
+  <si>
     <t>GPO PASSION SD 8×42</t>
   </si>
   <si>
     <t>B240</t>
   </si>
   <si>
     <t>GPO SPECTRA 6X 1.5-9x44i</t>
   </si>
   <si>
     <t>RS630</t>
   </si>
   <si>
+    <t>GPO USA Centuri 2.5-15x50 G4i Fiber</t>
+  </si>
+  <si>
+    <t>RCX636</t>
+  </si>
+  <si>
     <t>MI V4 Hopper</t>
   </si>
   <si>
-    <t>V4 Hopper</t>
+    <t>V4 HOP</t>
   </si>
   <si>
     <t>MI V3 Spare Parts Kit</t>
   </si>
   <si>
-    <t>V3 Spare Parts Kit</t>
+    <t>V3 SPARE PARTS</t>
   </si>
   <si>
     <t>Includes:
 	Glass Cup
 	V3 Centering Tray
 	V3 Funnel
 	V3 AutoTrickler Pulley Belts (5)
 	Roof Clips (4)
 Not suitable for V4 AutoTrickler...</t>
   </si>
   <si>
     <t>V3 AutoTrickler Tube</t>
   </si>
   <si>
+    <t>V3 AT TUBE</t>
+  </si>
+  <si>
     <t>Replacement V3 AutoTrickler Tube..</t>
   </si>
   <si>
+    <t>MI V3 Timing Belt</t>
+  </si>
+  <si>
+    <t>MI V3 TIMING BELT</t>
+  </si>
+  <si>
     <t>MI V4 / V3 Cup</t>
-  </si>
-[...1 lines deleted...]
-    <t>V4 Cup</t>
   </si>
   <si>
     <t>Cup for V4 and V3 Auto Trickler
 Cup for the V3 / V4 Autotrickler..</t>
   </si>
   <si>
     <t>MI V4 Timing Belt Set</t>
   </si>
   <si>
-    <t>V4 Timing Belt Set</t>
-[...8 lines deleted...]
-    <t>Robust T-3</t>
+    <t>V4 TIMING BELT</t>
+  </si>
+  <si>
+    <t>Robust - T1</t>
+  </si>
+  <si>
+    <t>Robust - T3</t>
   </si>
   <si>
     <t>MI V3 Motor Cable</t>
   </si>
   <si>
-    <t>Robust Pouch DB (T1, T4, T2C)</t>
-[...17 lines deleted...]
-    <t>Screwdriver Bits for Robust D5..</t>
+    <t>V3 MOTOR CABLE</t>
+  </si>
+  <si>
+    <t>Robust Pouch DB(T1)</t>
+  </si>
+  <si>
+    <t>RobPouchDB</t>
+  </si>
+  <si>
+    <t>Robust Pouch LB(T1)</t>
+  </si>
+  <si>
+    <t>RPBPOUCHLB</t>
+  </si>
+  <si>
+    <t>Robust Damascus Tools bits</t>
+  </si>
+  <si>
+    <t>BIT D5</t>
+  </si>
+  <si>
+    <t>Screwdriver Bits for D5..</t>
+  </si>
+  <si>
+    <t>Robust Replacement PlierBlades</t>
+  </si>
+  <si>
+    <t>SPARE CUTTERS</t>
+  </si>
+  <si>
+    <t>Replacement for Robust pliers (Applicable models only)..</t>
   </si>
   <si>
     <t>Robust Tools bits</t>
   </si>
   <si>
-    <t>ScrewdriverBits</t>
+    <t>BIT SETS</t>
   </si>
   <si>
     <t>Screwdriver Bits for Robust T1 and T5 all colours..</t>
   </si>
   <si>
-    <t>Robust Tools Replacement Plier Blades</t>
-[...10 lines deleted...]
-  <si>
     <t>CLARX Magnifier</t>
   </si>
   <si>
     <t>CLARX</t>
   </si>
   <si>
-    <t>R195.50</t>
-[...5 lines deleted...]
-    <t>RobPouchLatchDB (T8, T5)</t>
+    <t>RobPouchLatchDB (T5)</t>
+  </si>
+  <si>
+    <t>RobPouchLatchDB</t>
   </si>
   <si>
     <t>Robust Pouch with Latch for T8 , T5 and larger tools...</t>
-  </si>
-[...23 lines deleted...]
-    <t>..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G103"/>
+  <dimension ref="A1:G97"/>
   <cols>
-    <col min="1" max="1" width="54" customWidth="1"/>
-    <col min="2" max="2" width="34" customWidth="1"/>
+    <col min="1" max="1" width="60" customWidth="1"/>
+    <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GPO&amp;nbsp; SPECTRA 8x 1-8x24i Fiber
 Description
 Introducing the pinnacle of riflescope technology, the SPECTRA 1-8x24i. Engineered for the most demanding scenarios, this scope stands as the ultimate companion for conquering dangerous game and rugged terrains. Its compact and lightweight design belies its formidable capabilities, as it harnesses the industry-leading 8x super zoom technology.
 With the revolutionary iCONTROL microdot illumination activated, this scope offers unparalleled ve..</t>
         </is>
       </c>
       <c r="E2">
-        <v>19883.5</v>
+        <v>20182.5</v>
       </c>
       <c r="F2">
-        <v>17290.0000</v>
+        <v>17550.0000</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-        </is>
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
       </c>
       <c r="E3">
-        <v>18687.5</v>
+        <v>437</v>
       </c>
       <c r="F3">
-        <v>16250.0000</v>
+        <v>380.0000</v>
       </c>
       <c r="G3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>JH-55 Ballhead
+The LH-55J is a low center of gravity dual panoramic dual opening spherical ball head. Composed of aluminum alloy, using pure mechanical CNC machining and hard anode softening, paired with PU-70B quick assembly board. Its large main locking knob conforms to ergonomics and is easy to operate. The precision machined 55mm diameter sphere is smooth and silky, with the center of gravity shifted downwards, resulting in a more compact structure.
+...</t>
+        </is>
       </c>
       <c r="E4">
-        <v>437</v>
+        <v>1449</v>
       </c>
       <c r="F4">
-        <v>380.0000</v>
+        <v>1260.0000</v>
       </c>
       <c r="G4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>JH-55 Ballhead
-[...1 lines deleted...]
-...</t>
+          <t>AutoTricklerV4
+PURCHASE TOGETHER WITH AND FX OR FZ scale.&amp;nbsp; Inspired by an auger (and refined through simulation, testing, and iteration), a large tube with deep spiral grooves pours bulk powder at rates up to 50 GN/s, ramping down smoothly to within 1-2 grains of the target..</t>
         </is>
       </c>
       <c r="E5">
-        <v>1449</v>
+        <v>15249</v>
       </c>
       <c r="F5">
-        <v>1260.0000</v>
+        <v>13260.0000</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Jager Tomcat ST-424J&amp;nbsp; Tripod
-ST424J professional 4 section carbon fiber tripod is made of high quality genuine 10 layers carbon fiber which makes it superior stable and light. Designed to offer compact and lightweight camera and binocular. rifle or spotting scope support. All the main parts of this tripod are made via CNC and Anodic Oxidation technology, which makes the surface much prettier and the color more well-distributed and exquisite, refusing to fade. There is a removable 75mm mo..</t>
+          <t>Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)
+Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;14customer ratings
+• Replaces Weatherby Vanguard, Howa (“Legacy”), Howa Mini with both 2 and 3 position factory safeties, HACT trigger,&amp;nbsp; Smith &amp;amp; Wesson 1500, Mossberg 1500 (w/ rounded nose housing)
+• Two position safety included and installed
+• Comes complete with instructions, hardware pack, and wrench for easy user installation
+• Weight of pull range: 1.5lbs-4.0lbs
+• Factory set to break..</t>
         </is>
       </c>
       <c r="E6">
-        <v>4499.996</v>
+        <v>4725.695</v>
       </c>
       <c r="F6">
-        <v>3913.0400</v>
+        <v>4109.3000</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Robust - D5&amp;nbsp; &amp;nbsp;Damascus - (Pre Order Now)
 			&amp;nbsp;
 			440 Stainless Steel,&amp;nbsp;Full Locking Multitool Pliers Multi Tool Multi-function&amp;nbsp;Tool with Belt Clip, featuring a Damascus blade and a unmistakenly battle worn&amp;nbsp;look.&amp;nbsp;
 			Size
 			11*5*2.2CM
 			Material
 			#440A and Damascus Blade
 			Weight
 			263g
 			Packing
 			Pouch + Kra..</t>
         </is>
       </c>
       <c r="E7">
-        <v>1971.1</v>
+        <v>1552.5</v>
       </c>
       <c r="F7">
-        <v>1714.0000</v>
+        <v>1350.0000</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" t="inlineStr">
-        <is>
-[...48 lines deleted...]
-      <c r="D10" t="inlineStr">
         <is>
           <t>AltitudeCraft Anvil
 Compatible with any calipers for versatile use. With Bullet Comparator (sold separately) to ensure round consistency.&amp;nbsp; It is constructed&amp;nbsp;from aluminum and brass for durability.
 It facilitates&amp;nbsp;round alignment during measurement...</t>
         </is>
       </c>
-      <c r="E10">
+      <c r="E8">
         <v>287.5</v>
       </c>
-      <c r="F10">
+      <c r="F8">
         <v>250.0000</v>
       </c>
-      <c r="G10"/>
-[...11 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="G8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="inlineStr">
         <is>
           <t>AltitudeCraft Carbon Multi-Scraper, Carbon Removal Tool
 	Precise and Efficient Cleaning: Specifically designed for cleaning essential mechanical components, AltitudeCraft carbon scraper effectively removes carbon buildup from 12 critical surfaces, including the bolt, firing pin, carrier, and cam pin, ensuring optimal performance.
 	Wide Compatibility: The carbon removal tool is compatible with equipment featuring similar bolt carrier group designs.
 	Durable Stainless Steel Construction: Cr..</t>
         </is>
       </c>
-      <c r="E11">
+      <c r="E9">
         <v>491.05</v>
       </c>
-      <c r="F11">
+      <c r="F9">
         <v>427.0000</v>
       </c>
-      <c r="G11"/>
-[...2 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10">
+        <v>481.666</v>
+      </c>
+      <c r="F10">
+        <v>418.8400</v>
+      </c>
+      <c r="G10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
-[...26 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet and Headspace Gauge Comparator Kit with 14 Inserts and 6 Bushings
 	Ultimate Precision for Every Caliber: The AltitudeCraft bullet and headspace gauge comparator kit is designed to cater to a wide range of calibers from .17" to .45" and headspace sizes up to E420. With 14 inserts and 6 bushings, this comparator reloading kit eliminates guesswork, allowing reloaders to precisely measure both bullet seating depth and headspace, essential for optimal shooting perf..</t>
         </is>
       </c>
-      <c r="E13">
+      <c r="E11">
         <v>1686.6705</v>
       </c>
-      <c r="F13">
+      <c r="F11">
         <v>1466.6700</v>
       </c>
-      <c r="G13"/>
-[...11 lines deleted...]
-      <c r="D14" t="inlineStr">
+      <c r="G11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet Comparator Kit with 14 Inserts
 	Key Points:
 	Ultimate Precision: The AltitudeCraft bullet comparator kit is the reloader's dream, ensuring unparalleled precision in measuring the seating depth of loaded ammunition. With the comparator body designed to attach seamlessly to your caliper, comparator reloading kit includes 14 inserts, catering to calibers from 0.17 to 0.45 caliber. Eliminate the guesswork and variations in seating depth.
 	Innovative Design..</t>
         </is>
       </c>
-      <c r="E14">
+      <c r="E12">
         <v>900.0015</v>
       </c>
-      <c r="F14">
+      <c r="F12">
         <v>782.6100</v>
       </c>
-      <c r="G14"/>
-[...38 lines deleted...]
-      <c r="D16" t="inlineStr">
+      <c r="G12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="inlineStr">
         <is>
           <t>Titanium AltitudeCraft Optic Adapter Plate for Glock 43X/48 MOS
 	Wide Compatibility: Compatible with Glock 43X/48 MOS and Springfield Hellcat OSP, this precision optics mount plate is a perfect compatible with Holosun 407K/507K optics with an RMSc footprint. No slide modification is required, making it versatile for tactical and competitive shooting needs.
 	Enhanced Stability with Reinforced Recoil Posts: Engineered with robust recoil support, this adapter plate ensures your optic remains ..</t>
         </is>
       </c>
-      <c r="E16">
+      <c r="E13">
         <v>749.9955</v>
       </c>
-      <c r="F16">
+      <c r="F13">
         <v>652.1700</v>
       </c>
-      <c r="G16"/>
-[...36 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14">
+        <v>1610</v>
+      </c>
+      <c r="F14">
+        <v>1400.0000</v>
+      </c>
+      <c r="G14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
         <v>9</v>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Introducing the GPO CENTURI 3-18x4i Riflescope—engineered with precision and purpose for the American shooter. Combining exceptional performance with outstanding value, its large 50mm objective lens maximizes low-light capability, making it an ideal choice for hunters and marksmen across North America.
 For those seeking a high-magnification scope with a streamlined profile, the GPO CENTURI 3-18x44i delivers. Built with advanced 6X zoom optics and a robust 30mm main tube, it offers s..</t>
         </is>
       </c>
-      <c r="E18">
-[...14 lines deleted...]
-      <c r="C19" t="s">
+      <c r="E15">
+        <v>10166</v>
+      </c>
+      <c r="F15">
+        <v>8840.0000</v>
+      </c>
+      <c r="G15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
         <v>9</v>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i FFP Super Compact – MIL reticle
 Unleash the pinnacle of tactical precision with the GPO CENTURI 4-16x44i Super-Compact FFP Riflescope. Crafted for shooters demanding FFP high magnification in extreme compactness, this riflescope embodies the perfect fusion of value and performance.
 Measuring a mere 9.9 inches, it boasts double HD glass elements, delivering exceptional optical clarity. The MIL illuminated reticle, coupled with MIL-based turrets featuring a zero-stop loc..</t>
         </is>
       </c>
-      <c r="E19">
-[...14 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E16">
+        <v>12707.5</v>
+      </c>
+      <c r="F16">
+        <v>11050.0000</v>
+      </c>
+      <c r="G16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
         <v>9</v>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>CENTURI 4x 3-12x44i Compact G4i Fiber SFP
 Elevate your shooting experience with the GPO CENTURI 3-12x44i Super-Compact Riflescope, meticulously designed for shooters seeking higher magnification and unparalleled compactness. At a mere 9.9 inches in length, this riflescope embodies the perfect fusion of value and performance.
 Experience exceptional optical clarity with double HD glass elements, ensuring every detail is vividly captured. The G4i illuminated micro-dot reticle provides precise..</t>
         </is>
       </c>
+      <c r="E17">
+        <v>10674.3</v>
+      </c>
+      <c r="F17">
+        <v>9282.0000</v>
+      </c>
+      <c r="G17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>PASSION ED
+Elevate your observation experience with the 10x42ED Binoculars, combining 10x magnification and a 42mm objective lens for optimal performance in a range of environments.PASSION™ ED (extra-low dispersion) binoculars are engineered to the highest standards in their class and manufactured in the same world-class facilities as renowned European brands.&amp;nbsp;Featuring a robust yet lightweight magnesium body, they offer exceptional durability without added weight. Combined with GPO USA’..</t>
+        </is>
+      </c>
+      <c r="E18">
+        <v>10861.75</v>
+      </c>
+      <c r="F18">
+        <v>9445.0000</v>
+      </c>
+      <c r="G18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>PASSION ED
+Elevate your observation experience with the 10x42ED Binoculars, combining 10x magnification and a 42mm objective lens for optimal performance in a range of environments.PASSION™ ED (extra-low dispersion) binoculars are engineered to the highest standards in their class and manufactured in the same world-class facilities as renowned European brands.&amp;nbsp;Featuring a robust yet lightweight magnesium body, they offer exceptional durability without added weight. Combined with GPO USA’..</t>
+        </is>
+      </c>
+      <c r="E19">
+        <v>10861.75</v>
+      </c>
+      <c r="F19">
+        <v>9445.0000</v>
+      </c>
+      <c r="G19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>RANGEGUIDE 3000 10x32
+Witness the future of optics with the GPO RANGEGUIDE 10×32 Rangefinding Binoculars, Ranging capability from 6 yards to over 3,000 yards, a testament to GPO’s dedication to pioneering high-performance rangefinding products. Prepare to be astounded as you compare the RANGEGUIDE 10×32 to any European optic available. This revelation will transform you into a fervent believer in our unmatched optical precision and modern electronic rangefinding technology, encapsulated withi..</t>
+        </is>
+      </c>
       <c r="E20">
-        <v>10166</v>
+        <v>23043.7</v>
       </c>
       <c r="F20">
-        <v>8840.0000</v>
+        <v>20038.0000</v>
       </c>
       <c r="G20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21" t="inlineStr">
-        <is>
-[...96 lines deleted...]
-      <c r="D25" t="inlineStr">
         <is>
           <t>RANGETRACKER 2000
 Upgrade your ranging experience with the GPO RANGETRACKER 2000, surpassing its predecessor, the rangetracker 1800. This versatile 6X rangefinder is meticulously engineered to excel in diverse scenarios, catering to both long-range rifle hunting with an impressive 2000 yards range and close archery applications, delivering precise readings even as close as 6 yards.
 At the heart of its exceptional performance lies the incorporation of GPO’s proprietary high-transmission GPO..</t>
         </is>
       </c>
-      <c r="E25">
-[...14 lines deleted...]
-      <c r="C26" t="s">
+      <c r="E21">
+        <v>7624.5</v>
+      </c>
+      <c r="F21">
+        <v>6630.0000</v>
+      </c>
+      <c r="G21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
         <v>9</v>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>SPECTRA 4X 4-16x50i
 Designed to elevate your shooting experience, the SPECTRA™ riflescope series brings a distinct “European flavor” to precision optics, with&amp;nbsp;metric-based turrets&amp;nbsp;(adjusting in centimeters, approximately 1/3″) and&amp;nbsp;metric reticle designs, these scopes cater to those who value European-style precision. As with all GPO products,&amp;nbsp;SPECTRA™ riflescopes are backed by our exclusive Spectacular Lifetime Warranty™, ensuring long-term performance and peace of mind.
 ..</t>
         </is>
       </c>
-      <c r="E26">
-[...14 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E22">
+        <v>13420.5</v>
+      </c>
+      <c r="F22">
+        <v>11670.0000</v>
+      </c>
+      <c r="G22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" t="s">
         <v>9</v>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>The new SPECTRA 8x 2-16x50i G4i Fiber further expands the successful line of 8x zooms at GPO. It perfectly complements the current 2-16x44i with its extreme compactness with a version with a 50 mm objective lens diameter. This is based on the optical construction kit of our very successful 1.6-13x44i and scores with unique optical performance in terms of image quality (color rendition, transmission, resolution and edge sharpness), field of view and maximum mechanical stability. Our optionally av..</t>
         </is>
       </c>
-      <c r="E27">
-[...14 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E23">
+        <v>24219</v>
+      </c>
+      <c r="F23">
+        <v>21060.0000</v>
+      </c>
+      <c r="G23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" t="s">
         <v>9</v>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>Introducing the SPECTRA DOT Red Dot Sight, a powerhouse of performance and durability designed to excel in both hunting and tactical scenarios. Crafted with uncompromising quality, this sight is engineered to be your ultimate optical companion.
 One of its standout features is its remarkable efficiency in power management, boasting an impressive battery runtime of up to 50,000 hours. This ensures that the SPECTRA DOT will remain operational for extended periods, eliminating the worry of freque..</t>
         </is>
       </c>
-      <c r="E28">
-[...14 lines deleted...]
-      <c r="C29" t="s">
+      <c r="E24">
+        <v>6749.35</v>
+      </c>
+      <c r="F24">
+        <v>5869.0000</v>
+      </c>
+      <c r="G24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
         <v>9</v>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>Description
 Introducing the SPECTRA REFLEX DOT Sight, a cutting-edge addition to the world of reflex sighting systems designed to elevate your shooting experience to new heights. Crafted with meticulous attention to detail, this sight is engineered to provide unparalleled performance and precision for shooting sports enthusiasts.
 The high-density polymer lenses are a testament to our commitment to optical excellence, coated with GPObright high-transmission lens coatings to ensure a crystal..</t>
         </is>
       </c>
-      <c r="E29">
-[...14 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E25">
+        <v>6122.025</v>
+      </c>
+      <c r="F25">
+        <v>5323.5000</v>
+      </c>
+      <c r="G25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
         <v>9</v>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>SPECTRA™ 6x 4.5-27x50i PLRi
 The GPO SPECTRA 6x 4.5-27x50i PLRi is designed for demanding users who want to shoot and hunt at long distances with high magnification and prefer a reticle in the first focal plane. With a center tube diameter of 34mm, magnification of up to 27x, a transmission of 92%, a large adjustment range (32 mrad), a wide eye relief, a large exit pupil, and an integrated zero stop, it is the ideal product for ambitious long-distance shooters.
 The SPECTRA 4.5-27x50i PLRi is ..</t>
         </is>
       </c>
-      <c r="E30">
-[...20 lines deleted...]
-      <c r="E31">
+      <c r="E26">
+        <v>29152.5</v>
+      </c>
+      <c r="F26">
+        <v>25350.0000</v>
+      </c>
+      <c r="G26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
+        <v>69</v>
+      </c>
+      <c r="E27">
         <v>595.7</v>
       </c>
-      <c r="F31">
+      <c r="F27">
         <v>518.0000</v>
       </c>
-      <c r="G31"/>
-[...11 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="G27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>Jager&amp;nbsp;DT-02RX Fluid Head
 Our DT series gimbal, the latest panoramic fluid head technology, a dual panoramic fluid head and a panoramic fluid head, offering unique features to suit your specific needs.&amp;nbsp; Dual panoramic hydraulic heads are available in DT-02R and DT-03R models, which provide a 720° panoramic range and enable full range of motion. Made with precision CNC technology and constructed from durable aluminum alloy material, this gimbal is built to last and provides smooth, st..</t>
         </is>
       </c>
-      <c r="E32">
+      <c r="E28">
         <v>1564</v>
       </c>
-      <c r="F32">
+      <c r="F28">
         <v>1360.0000</v>
       </c>
-      <c r="G32"/>
-[...14 lines deleted...]
-      <c r="E33">
+      <c r="G28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29">
         <v>579.6</v>
       </c>
-      <c r="F33">
+      <c r="F29">
         <v>504.0000</v>
       </c>
-      <c r="G33"/>
-[...11 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="G29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" t="inlineStr">
         <is>
           <t>Description:
 Meet the LINKOGEAR Arca Swiss M-LOK Plate PUM60 — built for shooters who demand rock-solid stability and fast setup. Designed to bridge your rifle and tripod/Bipod, this plate locks down tight, keeping your setup steady when accuracy matters most.
 Features:
 	Arca Swiss compatibility&amp;nbsp;– standard mount for most tripod heads and our HB-C02M Bipod.
 	M-LOK ready&amp;nbsp;– secure fit to your handguard or chassis system.
 	CNC-machined aluminum&amp;nbsp;– lightweight ..</t>
         </is>
       </c>
-      <c r="E34">
+      <c r="E30">
         <v>279.45</v>
       </c>
-      <c r="F34">
+      <c r="F30">
         <v>243.0000</v>
       </c>
-      <c r="G34"/>
-[...11 lines deleted...]
-      <c r="D35" t="inlineStr">
+      <c r="G30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
 If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
-LINKOGEAR HT-223 Carbon Tripod Picatinny CNC Head
-[...22 lines deleted...]
-      <c r="D36" t="inlineStr">
+LINKOGEAR HT-404CS Carbon Tripod Picatinny Stainless Steel Ball Head
+Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-404CS Carbon Fiber Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
+This thing is compact, lightw..</t>
+        </is>
+      </c>
+      <c r="E31">
+        <v>8165</v>
+      </c>
+      <c r="F31">
+        <v>7100.0000</v>
+      </c>
+      <c r="G31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Linkogear HB-C01
 Carbon Fiber Tactical Bipod – QD Picatinny – Rubber &amp;amp; Spike Feet (Black or Brown)
 Description:
 The Linkogear HB-C01 is what happens when you blend carbon fiber muscle with tactical precision. Built for shooters who refuse to settle, this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp;&amp;nbsp;The Linkogear HB-C01 isn’t for the guy who babies his gear. It’s for the shooter who drags it through mud, dust, and whatever comes your way..</t>
         </is>
       </c>
-      <c r="E36">
+      <c r="E32">
         <v>2166.6</v>
       </c>
-      <c r="F36">
+      <c r="F32">
         <v>1884.0000</v>
       </c>
-      <c r="G36"/>
-[...11 lines deleted...]
-      <c r="D37" t="inlineStr">
+      <c r="G32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" t="inlineStr">
         <is>
           <t>Linkogear HB-C01L
 Carbon Fiber Tactical Bipod – QD Picatinny – Rubber &amp;amp; Spike Feet (Black or Brown)
 Description:
 The Linkogear HB-C01L is longer than the Linkogear HB-C01. Built for shooters who refuse to settle, this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp;&amp;nbsp;The Linkogear HB-C01L isn’t for the guy who babies his gear. It’s for the shooter who drags it through mud, dust, and whatever comes your way, and expects it to work every singl..</t>
         </is>
       </c>
+      <c r="E33">
+        <v>2499.9965</v>
+      </c>
+      <c r="F33">
+        <v>2173.9100</v>
+      </c>
+      <c r="G33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Linkogear HB-C02M Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
+Linkogear HB-C02M Bipod, BLACK –&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
+If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-s..</t>
+        </is>
+      </c>
+      <c r="E34">
+        <v>1457.05</v>
+      </c>
+      <c r="F34">
+        <v>1267.0000</v>
+      </c>
+      <c r="G34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>The Linkogear HB-C03 is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
+With carbon fiber legs and a wide stance, th..</t>
+        </is>
+      </c>
+      <c r="E35">
+        <v>2583.337</v>
+      </c>
+      <c r="F35">
+        <v>2246.3800</v>
+      </c>
+      <c r="G35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>The Linkogear HB-C04&amp;nbsp; is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
+With carbon fiber legs and a wide stan..</t>
+        </is>
+      </c>
+      <c r="E36">
+        <v>2173.5</v>
+      </c>
+      <c r="F36">
+        <v>1890.0000</v>
+      </c>
+      <c r="G36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>89</v>
+      </c>
+      <c r="B37" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>The Linkogear HB-C04&amp;nbsp; is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
+With carbon fiber legs and a wide stan..</t>
+        </is>
+      </c>
       <c r="E37">
-        <v>2499.9965</v>
+        <v>2173.5</v>
       </c>
       <c r="F37">
-        <v>2173.9100</v>
+        <v>1890.0000</v>
       </c>
       <c r="G37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>91</v>
       </c>
       <c r="B38" t="s">
         <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Linkogear HB-C02 Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
-[...1 lines deleted...]
-If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-soli..</t>
+          <t>The Linkogear HB-C05 is a lightweight, wide stance, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with picatinny rail locking system.
+With carbon fiber legs and a wide stance, the HB-C05 gives you excellent stability without the weight penalty. It adjusts quickly between 7.9 inches (20 cm) and 10.2 inches (26 cm) and lock..</t>
         </is>
       </c>
       <c r="E38">
-        <v>2332.2</v>
+        <v>2251.125</v>
       </c>
       <c r="F38">
-        <v>2028.0000</v>
+        <v>1957.5000</v>
       </c>
       <c r="G38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>93</v>
       </c>
       <c r="B39" t="s">
         <v>94</v>
       </c>
       <c r="C39" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Linkogear HB-C02M Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
-[...1 lines deleted...]
-If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-s..</t>
+          <t>Linkogear HB-C05M Bipod, BLACK –&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
+The Linkogear HB-C05M&amp;nbsp; is a lightweight, wide stance&amp;nbsp; no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—g..</t>
         </is>
       </c>
       <c r="E39">
-        <v>2499.9965</v>
+        <v>2328.75</v>
       </c>
       <c r="F39">
-        <v>2173.9100</v>
+        <v>2025.0000</v>
       </c>
       <c r="G39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>95</v>
       </c>
       <c r="B40" t="s">
         <v>96</v>
       </c>
       <c r="C40" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D40" t="inlineStr">
-        <is>
-[...94 lines deleted...]
-      <c r="D44" t="inlineStr">
         <is>
           <t>Picatinny to Arca rail adaptor&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Picatinny to Arca rail adaptor - compatible with HB-C03 and HB-C05
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E44">
+      <c r="E40">
         <v>350.75</v>
       </c>
-      <c r="F44">
+      <c r="F40">
         <v>305.0000</v>
       </c>
-      <c r="G44"/>
-[...14 lines deleted...]
-      <c r="E45">
+      <c r="G40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41" t="s">
+        <v>98</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41">
         <v>299</v>
       </c>
-      <c r="F45">
+      <c r="F41">
         <v>260.0000</v>
       </c>
-      <c r="G45"/>
-[...11 lines deleted...]
-      <c r="D46" t="inlineStr">
+      <c r="G41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C42" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>3 Slots Aluminum Picatinny&amp;nbsp;rail
 &amp;nbsp;
 Specification
 			item
 			Universal 3&amp;nbsp;slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			3 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 		..</t>
         </is>
       </c>
-      <c r="E46">
+      <c r="E42">
         <v>172.5</v>
       </c>
-      <c r="F46">
+      <c r="F42">
         <v>150.0000</v>
       </c>
-      <c r="G46"/>
-[...11 lines deleted...]
-      <c r="D47" t="inlineStr">
+      <c r="G42"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>102</v>
+      </c>
+      <c r="B43" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>5 Slots Aluminum Picatinny Bracket
+&amp;nbsp;
+Specification
+			item
+			Universal 5&amp;nbsp;slot bracket for picatinny
+			Type
+			Scope Mounts &amp;amp; Accessories
+			Material
+			Aluminum Alloy, Stainless Steel
+			size
+			5&amp;nbsp;slots
+			Weight
+			0.015
+			Applicable People
+			Universal
+			Special Features
+..</t>
+        </is>
+      </c>
+      <c r="E43">
+        <v>184</v>
+      </c>
+      <c r="F43">
+        <v>160.0000</v>
+      </c>
+      <c r="G43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B44" t="s">
+        <v>105</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>5 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 5 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			5 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E47">
+      <c r="E44">
         <v>310.5</v>
       </c>
-      <c r="F47">
+      <c r="F44">
         <v>270.0000</v>
       </c>
-      <c r="G47"/>
-[...11 lines deleted...]
-      <c r="D48" t="inlineStr">
+      <c r="G44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>7 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 7 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			7 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E48">
+      <c r="E45">
         <v>310.5</v>
       </c>
-      <c r="F48">
+      <c r="F45">
         <v>270.0000</v>
       </c>
-      <c r="G48"/>
-[...11 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="G45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-01 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces where you need grip..</t>
         </is>
       </c>
-      <c r="E49">
+      <c r="E46">
         <v>310.5</v>
       </c>
-      <c r="F49">
+      <c r="F46">
         <v>270.0000</v>
       </c>
-      <c r="G49"/>
-[...11 lines deleted...]
-      <c r="D50" t="inlineStr">
+      <c r="G46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-02 Aluminum Flower Spikes Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s flower spike bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-02 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces wh..</t>
         </is>
       </c>
-      <c r="E50">
+      <c r="E47">
         <v>230</v>
       </c>
-      <c r="F50">
+      <c r="F47">
         <v>200.0000</v>
       </c>
-      <c r="G50"/>
-[...11 lines deleted...]
-      <c r="D51" t="inlineStr">
+      <c r="G47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-03 Aluminum Stainless Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-03 – Flat Feet
 	Material: Aluminum 6061
 	Weight: 48.9 g / 1.72 oz
 	Rock-solid on hard, smooth surfaces where ..</t>
         </is>
       </c>
-      <c r="E51">
+      <c r="E48">
         <v>434.7</v>
       </c>
-      <c r="F51">
+      <c r="F48">
         <v>378.0000</v>
       </c>
-      <c r="G51"/>
-[...11 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="G48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
+&amp;nbsp;
+Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
+BSP-01 – Lightweight Spikes
+	Material: Aluminum 6061
+	Weight: 25.3 g / 0.89 oz
+	Best for mixed surfaces where you need grip..</t>
+        </is>
+      </c>
+      <c r="E49">
+        <v>1610</v>
+      </c>
+      <c r="F49">
+        <v>1400.0000</v>
+      </c>
+      <c r="G49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B50" t="s">
+        <v>115</v>
+      </c>
+      <c r="C50" t="s">
+        <v>116</v>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; MDT compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
+      <c r="E50">
+        <v>1943.5</v>
+      </c>
+      <c r="F50">
+        <v>1690.0000</v>
+      </c>
+      <c r="G50"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Shotmarker1
+Using 8 high precision MEMS microphones placed in the four corners of your frame, ShotMarker precisely measures the&amp;nbsp;point of impact and down-range velocity of each shot, so that you can analyze your groups for load development or shoot for score in competition.
+&amp;nbsp;
+	Seamlessly network up to 250 targets
+	LoRa long range RF provides reliable wireless at any range
+	Sensor area up to 8 meters fits any frame size
+	Internal, rechargeable batteries run for multiple day..</t>
+        </is>
+      </c>
+      <c r="E51">
+        <v>24099.998</v>
+      </c>
+      <c r="F51">
+        <v>20956.5200</v>
+      </c>
+      <c r="G51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>119</v>
+      </c>
+      <c r="B52" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" t="s">
+        <v>121</v>
+      </c>
       <c r="E52">
-        <v>1943.5</v>
+        <v>224.25</v>
       </c>
       <c r="F52">
-        <v>1690.0000</v>
+        <v>195.0000</v>
       </c>
       <c r="G52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C53" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D53" t="inlineStr">
-        <is>
-[...46 lines deleted...]
-      <c r="D55" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Powder MAX Digital Powder Scale
 Milligram Scale 50g X 0.001g, Digital Mg/Powder Scale for Reloading Labs, Includes 20g Calibration Weight
 This high-precision digital milligram scale set comes with handy calibration weight and other reloading accessories. The backlit LCD makes the numbers more viewable and easy to read.
 Key Features
 - Color:Black / Silver/ Gold&amp;nbsp;
 - Max. Capacity: 50g / 1.7636oz / 250ct / 771.61gn / 1.6075ozt / 32.15dwt
 - Readability: 0.001g / 0.000..</t>
         </is>
       </c>
+      <c r="E53">
+        <v>1127</v>
+      </c>
+      <c r="F53">
+        <v>980.0000</v>
+      </c>
+      <c r="G53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" t="s">
+        <v>116</v>
+      </c>
+      <c r="D54" t="s">
+        <v>126</v>
+      </c>
+      <c r="E54">
+        <v>971.75</v>
+      </c>
+      <c r="F54">
+        <v>845.0000</v>
+      </c>
+      <c r="G54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>127</v>
+      </c>
+      <c r="B55" t="s">
+        <v>128</v>
+      </c>
+      <c r="C55" t="s">
+        <v>116</v>
+      </c>
+      <c r="D55" t="s">
+        <v>129</v>
+      </c>
       <c r="E55">
-        <v>1127</v>
+        <v>1330.55</v>
       </c>
       <c r="F55">
-        <v>980.0000</v>
+        <v>1157.0000</v>
       </c>
       <c r="G55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B56" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C56" t="s">
-        <v>27</v>
-[...123 lines deleted...]
-      <c r="D61" t="inlineStr">
+        <v>21</v>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety
 Rated&amp;nbsp;4.94&amp;nbsp;out of 5 based on&amp;nbsp;48customer ratings
 	Remington trigger with safety and bolt stop release
 	Replaces all Remington 700 triggers including&amp;nbsp;X-Mark Pro&amp;nbsp;&amp;amp; 721
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Hunting
 	Weight of pull range 1.5lbs – 4.0lbs
 	Comes complete with instructions and hardware pack for easy user installation
 	Available in Black o..</t>
         </is>
       </c>
-      <c r="E61">
+      <c r="E56">
         <v>5232.5</v>
       </c>
-      <c r="F61">
+      <c r="F56">
         <v>4550.0000</v>
       </c>
-      <c r="G61"/>
-[...11 lines deleted...]
-      <c r="D62" t="inlineStr">
+      <c r="G56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (2oz-6oz) Target Trigger w/Safety
 Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;7customer ratings
 Remington trigger with safety and bolt stop release
 	This trigger will fit models: 700, 40x, 721, &amp;amp; XR-100
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Target shooting (gun remains stationary)
 	Weight of pull range: 2oz-6oz
 	Factory set to break at 2.5oz
 	Comes complete with instructions and hardware pack for easy user in..</t>
         </is>
       </c>
-      <c r="E62">
+      <c r="E57">
         <v>5531.5</v>
       </c>
-      <c r="F62">
+      <c r="F57">
         <v>4810.0000</v>
       </c>
-      <c r="G62"/>
-[...144 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="G57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Savage Arms 110 SAV-2 4oz-3lbs (Universal)
 Rated&amp;nbsp;4.95&amp;nbsp;out of 5 based on&amp;nbsp;37customer ratings
 • Replaces all 110 Type Savage Arms Actions
 • Will replace Models: 10, 11, 12, 110, 16, 111, 112, 114 &amp;amp; 116
 • Will replace standard trigger or new AccuTrigger™
 • Will replace all 110 type centerfire triggers manufactured after January 1966
 • Also replaces Savage / Stevens Model 200 and Savage 210 slug gun
 • Long &amp;amp; Short • Early &amp;amp; Late • Left &amp;amp; Right Hand
 ..</t>
         </is>
       </c>
-      <c r="E68">
+      <c r="E58">
         <v>5226.52</v>
       </c>
-      <c r="F68">
+      <c r="F58">
         <v>4544.8000</v>
       </c>
-      <c r="G68"/>
-[...32 lines deleted...]
-      <c r="D70" t="inlineStr">
+      <c r="G58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Rbst Absolute Digimatic 200mm Caliper
+200x0.01mm&amp;nbsp; AOS digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
+Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
+Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
+        </is>
+      </c>
+      <c r="E59">
+        <v>1121.25</v>
+      </c>
+      <c r="F59">
+        <v>975.0000</v>
+      </c>
+      <c r="G59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>139</v>
+      </c>
+      <c r="B60" t="s">
+        <v>140</v>
+      </c>
+      <c r="C60" t="s">
+        <v>138</v>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Rbst Absolute Caliper 150mm.&amp;nbsp;
+&amp;nbsp;
+Rbst Absolute Digimatic 150mm Caliper
+150x0.01mm AOS, digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
+Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
+Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
+        </is>
+      </c>
+      <c r="E60">
+        <v>793.5</v>
+      </c>
+      <c r="F60">
+        <v>690.0000</v>
+      </c>
+      <c r="G60"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>141</v>
+      </c>
+      <c r="B61" t="s">
+        <v>141</v>
+      </c>
+      <c r="C61" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Robust T5S
+Silver&amp;nbsp; Components：440 Stainless (Blade/Scissors ） 420 (Stainless Handle: (1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Philips Screwdriver With Locking System 10.Reamer/Punch 11.Nail File 12.Saw 13.7/8/10/14mm Hexagon Wrench)&amp;nbsp; Includes Mini Sharpener...</t>
+        </is>
+      </c>
+      <c r="E61">
+        <v>861.12</v>
+      </c>
+      <c r="F61">
+        <v>748.8000</v>
+      </c>
+      <c r="G61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" t="s">
+        <v>142</v>
+      </c>
+      <c r="C62" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Robust -T6 Multitool
+Multi-Functional&amp;nbsp; 8 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T1 your favourite T 1 split)
+Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.150 kg.&amp;nbsp; Body and others components 420 Stainless, Blade and saw 440.Stainless steel.
+1. Can opener 2.Scissors 3. Knife&amp;nbsp; 4. Saw 5. Serrated 6. Nail lifter 7. Bottle/Can opener 8. Window Smashe..</t>
+        </is>
+      </c>
+      <c r="E62">
+        <v>384.997</v>
+      </c>
+      <c r="F62">
+        <v>334.7800</v>
+      </c>
+      <c r="G62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>143</v>
+      </c>
+      <c r="B63" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" t="s">
+        <v>145</v>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>SG Pulse Pro: Next-Gen Precision Shooting Assistant
 We are excited to announce the arrival&amp;nbsp;SG Pulse Pro, the most advanced precision shooting device to date. Designed for both competitive shooters and dedicated enthusiasts, Pulse Pro combines cutting-edge technology with rugged reliability — all in one compact system. From leveling your rifle to managing your stage time, from tracking your muzzle movement to instantly accessing digital DOPE cards, Pulse Pro is more than just a tool. It..</t>
         </is>
       </c>
-      <c r="E70">
+      <c r="E63">
         <v>7201.3</v>
       </c>
-      <c r="F70">
+      <c r="F63">
         <v>6262.0000</v>
       </c>
-      <c r="G70"/>
-[...37 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="G63"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>146</v>
+      </c>
+      <c r="B64" t="s">
+        <v>147</v>
+      </c>
+      <c r="C64" t="s">
+        <v>145</v>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>SG Pulse&amp;nbsp;&amp;nbsp;(Includes M-Lok and Picatinny mount)
 As long-range shooters, we have enough going against us — everything from the wind to worrying about standard deviation and extreme spread. All of that matters. But once you’ve mastered, or at least have a really good grasp of, your fundamentals of marksmanship, it’s time to employ all of this and ensure you’re making those shots as needed.
 However, when you start shooting in the mountains or on side slopes, it becomes really difficu..</t>
         </is>
       </c>
-      <c r="E72">
+      <c r="E64">
         <v>3887</v>
       </c>
-      <c r="F72">
+      <c r="F64">
         <v>3380.0000</v>
       </c>
-      <c r="G72"/>
-[...11 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="G64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>148</v>
+      </c>
+      <c r="B65" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" t="s">
+        <v>116</v>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; STG Gen 1 compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E73">
+      <c r="E65">
         <v>1840</v>
       </c>
-      <c r="F73">
+      <c r="F65">
         <v>1600.0000</v>
       </c>
-      <c r="G73"/>
-[...11 lines deleted...]
-      <c r="D74" t="inlineStr">
+      <c r="G65"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>150</v>
+      </c>
+      <c r="B66" t="s">
+        <v>151</v>
+      </c>
+      <c r="C66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Stilte Re-usable Earplugs
 Fitted with a SNR21db filter it is ideal to filter out unwanted noise.&amp;nbsp; Use them everywhere, during shooting competitions as reinforcement under Muffs or just as aid to filter noise away from shooting point...</t>
         </is>
       </c>
-      <c r="E74">
-[...38 lines deleted...]
-      <c r="D76" t="inlineStr">
+      <c r="E66">
+        <v>179.4</v>
+      </c>
+      <c r="F66">
+        <v>156.0000</v>
+      </c>
+      <c r="G66"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" t="s">
+        <v>154</v>
+      </c>
+      <c r="C67" t="s">
+        <v>152</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="E67">
+        <v>218.5</v>
+      </c>
+      <c r="F67">
+        <v>190.0000</v>
+      </c>
+      <c r="G67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>156</v>
+      </c>
+      <c r="B68" t="s">
+        <v>157</v>
+      </c>
+      <c r="C68" t="s">
+        <v>116</v>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 &amp;nbsp;Warrior compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminium, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E76">
-[...20 lines deleted...]
-      <c r="E77">
+      <c r="E68">
+        <v>1219</v>
+      </c>
+      <c r="F68">
+        <v>1060.0000</v>
+      </c>
+      <c r="G68"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>158</v>
+      </c>
+      <c r="B69" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" t="s">
+        <v>116</v>
+      </c>
+      <c r="D69" t="s">
+        <v>160</v>
+      </c>
+      <c r="E69">
         <v>74.75</v>
       </c>
-      <c r="F77">
+      <c r="F69">
         <v>65.0000</v>
       </c>
-      <c r="G77"/>
-[...11 lines deleted...]
-      <c r="D78" t="inlineStr">
+      <c r="G69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>161</v>
+      </c>
+      <c r="B70" t="s">
+        <v>162</v>
+      </c>
+      <c r="C70" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>This here is the&amp;nbsp;Linkogear HT-293A Tactical Shooting Tripod&amp;nbsp;— built for folks who actually shoot, not influencers posing with clean boots.
+You get a&amp;nbsp;dual-mount head&amp;nbsp;that runs&amp;nbsp;Picatinny and Arca-Swiss, so your rifle locks in fast and stays there. No adapters. No wobble. The&amp;nbsp;inverted aluminum ball head&amp;nbsp;lets you make quick adjustments, then clamp it down like it owes you money.
+At&amp;nbsp;3.64 lbs, it’s light enough to carry but stout enough to handle real rifl..</t>
+        </is>
+      </c>
+      <c r="E70">
+        <v>2794.5</v>
+      </c>
+      <c r="F70">
+        <v>2430.0000</v>
+      </c>
+      <c r="G70"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>163</v>
+      </c>
+      <c r="B71" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>RANGEGUIDE 3200 10x40
+The GPO RANGEGUIDE™ 3200 8×40 and 10×40 is an absolute highlight and sets new standards in the 40 mm rangefinder class when it comes to performance, weight, compactness and handling. It is the perfect companion in the mountains, when stalking, at dusk or when hunting with a bow or crossbow.
+For GPO, the RANGEGUIDE™ 3200 8×40 and 10×40 is the logical and consistent extension of the highly successful rangefinder line with the “big brother” 8×50/10×50 and the particularl..</t>
+        </is>
+      </c>
+      <c r="E71">
+        <v>24966.5</v>
+      </c>
+      <c r="F71">
+        <v>21710.0000</v>
+      </c>
+      <c r="G71"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>165</v>
+      </c>
+      <c r="B72" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>JAGER ST-402J Tripod
 The ST402J tripod is a&amp;nbsp;carbon fiber 2-section portable SLR camera, binoculars, spotting scope or rifle tripod. Its 3/8 universal screw on the top, which allows for easy mounting of various cameras and accessories.&amp;nbsp;The tripod also comes with a level and 75mm ball bowl to ensure your camera remains perfectly level and stable during use.&amp;nbsp;Additionally, the removable headstock with adjustable gear lever provides additional flexibility and convenience.
 	1700..</t>
         </is>
       </c>
-      <c r="E78">
+      <c r="E72">
         <v>3392.5</v>
       </c>
-      <c r="F78">
+      <c r="F72">
         <v>2950.0000</v>
       </c>
-      <c r="G78"/>
-[...35 lines deleted...]
-      <c r="D80" t="inlineStr">
+      <c r="G72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>167</v>
+      </c>
+      <c r="B73" t="s">
+        <v>168</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>Jager&amp;nbsp;JH-324C
 Material :Carbon Fiber
 Leg sections : 4
 PROFESSIONAL TRIPOD :&amp;nbsp;Bubble level :Yes
 Extended length (mm) :&amp;nbsp;1715
 Folded Length :680
 Jager&amp;nbsp;load capacity :18 KG
 Weight (g) :&amp;nbsp;2350
 Tripod&amp;nbsp;Color:&amp;nbsp;Black / Camo Cover
 Max.Tube :32 mm
 Folded.H :&amp;nbsp;680 mm
 Max.H : 1715 mm
 Min.H : 220 mm
 Load Capacity :&amp;nbsp;18 kg
 Weight :&amp;nbsp;2.35 kg
 Packaging and delivery
 Single package size :&amp;nbsp;85X25X25 cm
 Single gross w..</t>
         </is>
       </c>
-      <c r="E80">
+      <c r="E73">
         <v>6696.45</v>
       </c>
-      <c r="F80">
+      <c r="F73">
         <v>5823.0000</v>
       </c>
-      <c r="G80"/>
-[...11 lines deleted...]
-      <c r="D81" t="inlineStr">
+      <c r="G73"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>169</v>
+      </c>
+      <c r="B74" t="s">
+        <v>170</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Linkogear Carbon Fiber Tripod – Dual Clamp, 64" Max, 66 lb Load, 4-Section Legs, Black
+If you’re tired of flimsy tripods that wobble under serious gear, meet the Linkogear Carbon Fiber Tripod. Built tough, engineered smart. With 4-section carbon-fiber legs and a dual-mode clamp head that grips both Arca-style and Picatinny-style plates, it’s made for creators, spotters, and professionals who need rock-solid stability wherever the job takes them.
+Specs That Matter:
+	Max Height:&amp;nbsp..</t>
+        </is>
+      </c>
+      <c r="E74">
+        <v>6696.45</v>
+      </c>
+      <c r="F74">
+        <v>5823.0000</v>
+      </c>
+      <c r="G74"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>171</v>
+      </c>
+      <c r="B75" t="s">
+        <v>172</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Please note, the V4 AutoTrickler kit comes with everything :Includes::Glass Cup,&amp;nbsp;V4 Centering Tray,&amp;nbsp;V4 Funnel,&amp;nbsp;2x V4 Windows,&amp;nbsp;V4 Timing Belt (small tube),&amp;nbsp;V4 Timing Belt (large tube).&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E81">
+      <c r="E75">
         <v>797.9965</v>
       </c>
-      <c r="F81">
+      <c r="F75">
         <v>693.9100</v>
       </c>
-      <c r="G81"/>
-[...11 lines deleted...]
-      <c r="D82" t="inlineStr">
+      <c r="G75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" t="s">
+        <v>173</v>
+      </c>
+      <c r="C76" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" t="inlineStr">
         <is>
           <t>Robust -T5BR
 Brown/Black&amp;nbsp; Components：440 Stainless (Blade/Scissors ） 420 (Stainless Handle: (1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Philips Screwdriver With Locking System 10.Reamer/Punch 11.Nail File 12.Saw 13.7/8/10/14mm Hexagon Wrench)..</t>
         </is>
       </c>
-      <c r="E82">
+      <c r="E76">
         <v>862.5</v>
       </c>
-      <c r="F82">
+      <c r="F76">
         <v>750.0000</v>
       </c>
-      <c r="G82"/>
-[...8 lines deleted...]
-      <c r="C83" t="s">
+      <c r="G76"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>174</v>
+      </c>
+      <c r="B77" t="s">
+        <v>175</v>
+      </c>
+      <c r="C77" t="s">
         <v>9</v>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D77" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i – G4i reticle
 Description
 Introducing the GPO CENTURI 4-16x44i Riflescope, meticulously crafted and adapted for the discerning American shooter. This riflescope is a seamless blend of value and performance, addressing every field-use feature sought after by North American shooters and hunters.
 Designed to elevate your shooting experience, the GPO CENTURI riflescope boasts a 30mm main tube, providing a maximum range of adjustments for unparalleled precision. The inco..</t>
         </is>
       </c>
+      <c r="E77">
+        <v>11459.175</v>
+      </c>
+      <c r="F77">
+        <v>9964.5000</v>
+      </c>
+      <c r="G77"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>176</v>
+      </c>
+      <c r="B78" t="s">
+        <v>177</v>
+      </c>
+      <c r="C78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>GPO CENTURI 4-16x44i – MOAi reticle
+Description
+Introducing the GPO CENTURI 4-16x44i Riflescope, meticulously crafted and adapted for the discerning American shooter. This riflescope is a seamless blend of value and performance, addressing every field-use feature sought after by North American shooters and hunters.
+Designed to elevate your shooting experience, the GPO CENTURI riflescope boasts a 30mm main tube, providing a maximum range of adjustments for unparalleled precision. The inc..</t>
+        </is>
+      </c>
+      <c r="E78">
+        <v>9717.5</v>
+      </c>
+      <c r="F78">
+        <v>8450.0000</v>
+      </c>
+      <c r="G78"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>178</v>
+      </c>
+      <c r="B79" t="s">
+        <v>179</v>
+      </c>
+      <c r="C79" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Description
+Elevate your observational experience with the cutting-edge PASSION SD 8×42 Binoculars, the latest addition to the renowned PASSION binocular line. Meticulously designed for those who seek optimal optical performance in lower light conditions without compromising on affordability.
+Crafted on a robust magnesium frame, the PASSION SD 8×42 features high-grade SD (substantial definition) glass elements, establishing itself as the market’s best price versus performance product. Weig..</t>
+        </is>
+      </c>
+      <c r="E79">
+        <v>7624.5</v>
+      </c>
+      <c r="F79">
+        <v>6630.0000</v>
+      </c>
+      <c r="G79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>180</v>
+      </c>
+      <c r="B80" t="s">
+        <v>181</v>
+      </c>
+      <c r="C80" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>SPECTRA 6X 1.5-9x44i
+Introducing the GPO SPECTRA 1.5-9x44i Riflescope, a high-performance optic designed to deliver versatility and precision in your hunting pursuits. This riflescope offers the ideal balance between a wide magnification range and a slightly larger objective lens, ensuring exceptional performance in lower-light shooting conditions.
+Designed to meet the demands of North American game hunting, the GPO SPECTRA 1.5-9x44i Riflescope is suitable for a wide range of species, from..</t>
+        </is>
+      </c>
+      <c r="E80">
+        <v>18035.45</v>
+      </c>
+      <c r="F80">
+        <v>15683.0000</v>
+      </c>
+      <c r="G80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>182</v>
+      </c>
+      <c r="B81" t="s">
+        <v>183</v>
+      </c>
+      <c r="C81" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>GPO USA Centuri 2.5-15x50
+Built for a clear, bright view with a 50mm objective lenses and high-density glass elements, the&amp;nbsp;2.5-15x50 Centuri Riflescope&amp;nbsp;from&amp;nbsp;GPO USA&amp;nbsp;features a versatile magnification range and a simple and effective reticle design. Hold for windage and bullet-drop or dial in the trajectory at 1/4 MOA per click with 110 MOA of vertical and horizontal adjustment. Full GPObright multicoating ensures high light transmission for a bright image and the PASSIONdr..</t>
+        </is>
+      </c>
+      <c r="E81">
+        <v>12589.395</v>
+      </c>
+      <c r="F81">
+        <v>10947.3000</v>
+      </c>
+      <c r="G81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>184</v>
+      </c>
+      <c r="B82" t="s">
+        <v>185</v>
+      </c>
+      <c r="C82" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>The AutoThrow powder hopper is made from PETG and incorporates a valve which blocks the flow when rotated. This hopper holds over 1 lb of powder. Hopper cover included. (V3 displayed)..</t>
+        </is>
+      </c>
+      <c r="E82">
+        <v>797.9965</v>
+      </c>
+      <c r="F82">
+        <v>693.9100</v>
+      </c>
+      <c r="G82"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>186</v>
+      </c>
+      <c r="B83" t="s">
+        <v>187</v>
+      </c>
+      <c r="C83" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" t="s">
+        <v>188</v>
+      </c>
       <c r="E83">
-        <v>10913.5</v>
+        <v>796.95</v>
       </c>
       <c r="F83">
-        <v>9490.0000</v>
+        <v>693.0000</v>
       </c>
       <c r="G83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>189</v>
       </c>
       <c r="B84" t="s">
         <v>190</v>
       </c>
       <c r="C84" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="D84" t="s">
+        <v>191</v>
       </c>
       <c r="E84">
-        <v>7099.9965</v>
+        <v>368</v>
       </c>
       <c r="F84">
-        <v>6173.9100</v>
+        <v>320.0000</v>
       </c>
       <c r="G84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B85" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C85" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>SPECTRA 6X 1.5-9x44i
-[...1 lines deleted...]
-Designed to meet the demands of North American game hunting, the GPO SPECTRA 1.5-9x44i Riflescope is suitable for a wide range of species, from..</t>
+          <t>Timing Belt for V3 Auto Trickler
+This belt does not wear out over time under normal use and&amp;nbsp;you should never need to replace it&amp;nbsp;The V3 style is for the toothed pulleys on the V3 AutoThrow...</t>
         </is>
       </c>
       <c r="E85">
-        <v>17177.55</v>
+        <v>171.925</v>
       </c>
       <c r="F85">
-        <v>14937.0000</v>
+        <v>149.5000</v>
       </c>
       <c r="G85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B86" t="s">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="C86" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-        </is>
+        <v>18</v>
+      </c>
+      <c r="D86" t="s">
+        <v>195</v>
       </c>
       <c r="E86">
-        <v>797.9965</v>
+        <v>299</v>
       </c>
       <c r="F86">
-        <v>693.9100</v>
+        <v>260.0000</v>
       </c>
       <c r="G86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B87" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C87" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>18</v>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Timing Belt for V4 Auto Trickler
+The V4 has two different sized belts for each tube. If you do need to replace your belt please contact us for instructions before attempting to disassemble AutoTrickler or AutoThrow...</t>
+        </is>
       </c>
       <c r="E87">
-        <v>796.95</v>
+        <v>618.93</v>
       </c>
       <c r="F87">
-        <v>693.0000</v>
+        <v>538.2000</v>
       </c>
       <c r="G87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>198</v>
       </c>
       <c r="B88" t="s">
         <v>198</v>
       </c>
       <c r="C88" t="s">
-        <v>123</v>
-[...67 lines deleted...]
-      <c r="D91" t="inlineStr">
+        <v>24</v>
+      </c>
+      <c r="D88" t="inlineStr">
         <is>
           <t>Robust -T1
 Components：
 440 Stainless (Blade/Scissors ） 420 Stainless (Handle：420 Stainless 1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Phillips Screwdriver 10.Reamer 11.Metal File 12.Ruler 13.Saw 14.Wire Stripper 15.Belt Clip)..</t>
         </is>
       </c>
-      <c r="E91">
-[...17 lines deleted...]
-      <c r="D92" t="inlineStr">
+      <c r="E88">
+        <v>861.12</v>
+      </c>
+      <c r="F88">
+        <v>748.8000</v>
+      </c>
+      <c r="G88"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>199</v>
+      </c>
+      <c r="B89" t="s">
+        <v>199</v>
+      </c>
+      <c r="C89" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" t="inlineStr">
         <is>
           <t>Robust -T3 Multitool
 Multi-Functional 11 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T8 Combo- Your favourite T8 was split in two)
 Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.350 kg.&amp;nbsp; Blades 420.Stainless steel.
 1. Can opener 2. Rescue hook 3. Flat-head screwdriver 4. Double-sided file 5. Box opener 6. Scissors 7 Knife 8. Phillips screwdriver 9. Flat-head sc..</t>
         </is>
       </c>
-      <c r="E92">
+      <c r="E89">
         <v>384.997</v>
       </c>
-      <c r="F92">
+      <c r="F89">
         <v>334.7800</v>
       </c>
-      <c r="G92"/>
-[...11 lines deleted...]
-      <c r="D93" t="inlineStr">
+      <c r="G89"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>200</v>
+      </c>
+      <c r="B90" t="s">
+        <v>201</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" t="inlineStr">
         <is>
           <t>This cable fits either the AutoTrickler or AutoThrow motor. If the motor is shaking in place and not turning, the most likely reason is one of the four wires in this cable is broken.&amp;nbsp;Not suitable for the V4 AutoTrickler...</t>
         </is>
       </c>
-      <c r="E93">
+      <c r="E90">
         <v>339.25</v>
       </c>
-      <c r="F93">
+      <c r="F90">
         <v>295.0000</v>
       </c>
-      <c r="G93"/>
-[...11 lines deleted...]
-      <c r="D94" t="inlineStr">
+      <c r="G90"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>202</v>
+      </c>
+      <c r="B91" t="s">
+        <v>203</v>
+      </c>
+      <c r="C91" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" t="inlineStr">
         <is>
           <t>Robust Pouch&amp;nbsp;
 Dark Brown Cow leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape.
 Place tool in pouch taking care it is straight.&amp;nbsp; With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch.&amp;nbsp; This should give you a snug fit and vintage look...</t>
         </is>
       </c>
-      <c r="E94">
+      <c r="E91">
         <v>161</v>
       </c>
-      <c r="F94">
+      <c r="F91">
         <v>140.0000</v>
       </c>
-      <c r="G94"/>
-[...11 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="G91"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>204</v>
+      </c>
+      <c r="B92" t="s">
+        <v>205</v>
+      </c>
+      <c r="C92" t="s">
+        <v>24</v>
+      </c>
+      <c r="D92" t="inlineStr">
         <is>
           <t>Robust Pouch Light Brown
 &amp;nbsp;
 Cows leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape to give you a snug fit and vintage look.
 Place tool in pouch taking care it is straight. &amp;nbsp;With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch. &amp;nbsp;This should give you a snug fit and vintage look...</t>
         </is>
       </c>
+      <c r="E92">
+        <v>161</v>
+      </c>
+      <c r="F92">
+        <v>140.0000</v>
+      </c>
+      <c r="G92"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>206</v>
+      </c>
+      <c r="B93" t="s">
+        <v>207</v>
+      </c>
+      <c r="C93" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" t="s">
+        <v>208</v>
+      </c>
+      <c r="E93">
+        <v>161</v>
+      </c>
+      <c r="F93">
+        <v>140.0000</v>
+      </c>
+      <c r="G93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" t="s">
+        <v>211</v>
+      </c>
+      <c r="E94">
+        <v>74.75</v>
+      </c>
+      <c r="F94">
+        <v>65.0000</v>
+      </c>
+      <c r="G94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>212</v>
+      </c>
+      <c r="B95" t="s">
+        <v>213</v>
+      </c>
+      <c r="C95" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" t="s">
+        <v>214</v>
+      </c>
       <c r="E95">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="F95">
-        <v>140.0000</v>
+        <v>100.0000</v>
       </c>
       <c r="G95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B96" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C96" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>216</v>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>CLARX - Rechargeable LED Magnifier headset
+CLARX - Rechargeable LED Magnifier headset with 5x interchangeable lenses and headset. (Buy the Brand buy the peace of mind!)..</t>
+        </is>
       </c>
       <c r="E96">
         <v>184</v>
       </c>
       <c r="F96">
         <v>160.0000</v>
       </c>
       <c r="G96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B97" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C97" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D97" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E97">
-        <v>115</v>
+        <v>161</v>
       </c>
       <c r="F97">
-        <v>100.0000</v>
+        <v>140.0000</v>
       </c>
       <c r="G97"/>
-    </row>
-[...129 lines deleted...]
-      <c r="G103"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>