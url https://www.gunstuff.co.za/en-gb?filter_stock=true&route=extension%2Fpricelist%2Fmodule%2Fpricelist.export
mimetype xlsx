--- v4 (2026-05-05)
+++ v5 (2026-06-19)
@@ -9,80 +9,86 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price (Incl)</t>
   </si>
   <si>
     <t>Price (Excl)</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
-    <t>GPO SPECTRA 8x  1-8x24i</t>
-[...5 lines deleted...]
-    <t>GPO</t>
+    <t>AND FX-120i</t>
+  </si>
+  <si>
+    <t>FX 120i</t>
+  </si>
+  <si>
+    <t>AND</t>
+  </si>
+  <si>
+    <t>AND FZ-120i</t>
+  </si>
+  <si>
+    <t>FZ-120i</t>
   </si>
   <si>
     <t>Jager 30mm Scope Bubble Level Black</t>
   </si>
   <si>
     <t>JASCBR30</t>
   </si>
   <si>
     <t>Jager</t>
   </si>
   <si>
     <t>Black Jager 30mm Scope Bubble Level&amp;nbsp;..</t>
   </si>
   <si>
     <t>Jager JH-55 Ballhead</t>
   </si>
   <si>
     <t>JH-55</t>
   </si>
   <si>
     <t>MI AutoTricklerV4</t>
   </si>
   <si>
     <t>MI AUTOTRICKLERV4</t>
   </si>
@@ -126,220 +132,274 @@
     <t>AC Comparator Body</t>
   </si>
   <si>
     <t>AC393</t>
   </si>
   <si>
     <t>Additional body for AltitudeCraft Bullet and headspace kits...</t>
   </si>
   <si>
     <t>AC CompKit1</t>
   </si>
   <si>
     <t>AC272</t>
   </si>
   <si>
     <t>AC CompKit2</t>
   </si>
   <si>
     <t>AC200</t>
   </si>
   <si>
     <t>AC Glock Footprint</t>
   </si>
   <si>
     <t>AC311</t>
+  </si>
+  <si>
+    <t>AC OAL Guage</t>
+  </si>
+  <si>
+    <t>AC294</t>
   </si>
   <si>
     <t>Display Unit</t>
   </si>
   <si>
     <t>DSP-01</t>
   </si>
   <si>
     <t>LinkoGEAR</t>
   </si>
   <si>
     <t>Linkogear DSP-01
 &amp;nbsp;..</t>
   </si>
   <si>
+    <t>GPO Ballistic Turret</t>
+  </si>
+  <si>
+    <t>A320</t>
+  </si>
+  <si>
+    <t>GPO</t>
+  </si>
+  <si>
     <t>GPO CENTURI 3-18x44i – MOAi reticle</t>
   </si>
   <si>
     <t>RCX650</t>
   </si>
   <si>
+    <t>R7,130.00</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 3-18x50i – MOAi reticle</t>
+  </si>
+  <si>
+    <t>RCX651</t>
+  </si>
+  <si>
+    <t>R8,625.00</t>
+  </si>
+  <si>
     <t>GPO CENTURI 4-16x44i FFP Compact</t>
   </si>
   <si>
     <t>RC450</t>
   </si>
   <si>
+    <t>GPO CENTURI 4-16x44i FFP Compact HSi</t>
+  </si>
+  <si>
+    <t>RCX451</t>
+  </si>
+  <si>
     <t>GPO CENTURI 4x 3-12x44i Compact G4i Fiber SFP</t>
   </si>
   <si>
     <t>RC420</t>
   </si>
   <si>
     <t>GPO PASSION ED 10×42 Binocular Black</t>
   </si>
   <si>
     <t>B360</t>
   </si>
   <si>
     <t>GPO PASSION ED 10×42 Binocular Sand</t>
   </si>
   <si>
     <t>B362</t>
   </si>
   <si>
+    <t>GPO PASSION ED 8×32 Binocular Sand</t>
+  </si>
+  <si>
+    <t>B302</t>
+  </si>
+  <si>
+    <t>GPO PASSION™ 16-48×65 APO</t>
+  </si>
+  <si>
+    <t>SP200</t>
+  </si>
+  <si>
     <t>GPO RANGEGUIDE 3000 10x32</t>
   </si>
   <si>
     <t>BX711</t>
   </si>
   <si>
-    <t>GPO RANGETRACKER 2000</t>
-[...4 lines deleted...]
-  <si>
     <t>GPO SPECTRA 4X 4-16x50i</t>
   </si>
   <si>
     <t>RSX442</t>
   </si>
   <si>
+    <t>R8,165.00</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA 8x 1,6-13x44i</t>
+  </si>
+  <si>
+    <t>RSX810</t>
+  </si>
+  <si>
     <t>GPO SPECTRA 8x 2-16x50i</t>
   </si>
   <si>
     <t>RSX822</t>
   </si>
   <si>
     <t>GPO SPECTRA Dot</t>
   </si>
   <si>
     <t>RD100</t>
   </si>
   <si>
     <t>GPO SPECTRA Pistol Reflex Dot</t>
   </si>
   <si>
     <t>RD120</t>
   </si>
   <si>
-    <t>GPO SPECTRA™ 6x 4.5-27x50i FFP PLRi</t>
-[...2 lines deleted...]
-    <t>RS672</t>
+    <t>GPO SPECTRA™ 6x 4.5-27x50i FFP LRPro</t>
+  </si>
+  <si>
+    <t>RS670</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA™ 6x 4.5-27x50i FFP PLRi RSX672</t>
+  </si>
+  <si>
+    <t>RSX672</t>
   </si>
   <si>
     <t>Jager 34mm Scope Bubble Level Black</t>
   </si>
   <si>
     <t>JASCBR34</t>
   </si>
   <si>
     <t>Black&amp;nbsp;Jager&amp;nbsp; 34mm Scope Bubble Level..</t>
   </si>
   <si>
     <t>Jager DT-02RX Fluid Head</t>
   </si>
   <si>
     <t>DT-02RX</t>
   </si>
   <si>
     <t>Jager Hunting Rest Quick Release Plate Clamp</t>
   </si>
   <si>
     <t>JCAP1</t>
   </si>
   <si>
     <t>Jager Quick release clamp
 &amp;nbsp;Hunting Rest Clamp Quick Release Plate Clamp Tripod Mount Adapter for Tripod Camera Base..</t>
   </si>
   <si>
     <t>LINKOGEAR Arca Swiss M-LOK Plate PUM-60</t>
   </si>
   <si>
     <t>PUM-60</t>
   </si>
   <si>
-    <t>Linkogear Carbon Fiber Tripod – HT-404CS</t>
-[...4 lines deleted...]
-  <si>
     <t>LinkoGEAR HB-C01 Bipod</t>
   </si>
   <si>
     <t>HB-C01</t>
   </si>
   <si>
-    <t>LinkoGEAR HB-C01L Bipod</t>
-[...2 lines deleted...]
-    <t>HB-C01L</t>
+    <t>LinkoGEAR HB-C02 Bipod</t>
+  </si>
+  <si>
+    <t>HB-C02</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C02M Bipod</t>
   </si>
   <si>
     <t>HB-C02M</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C03 Bipod</t>
   </si>
   <si>
     <t>HB-C03</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C04 Bipod</t>
   </si>
   <si>
     <t>HB-C04</t>
   </si>
   <si>
-    <t>LinkoGEAR HB-C04 Bipod Brown</t>
-[...4 lines deleted...]
-  <si>
     <t>LinkoGEAR HB-C05 Bipod</t>
   </si>
   <si>
     <t>HB-C05</t>
   </si>
   <si>
-    <t>LinkoGEAR HB-C05M Bipod</t>
-[...2 lines deleted...]
-    <t>HB-C05M</t>
+    <t>Linkogear HT-223AM Carbon Fiber Mini Tripod – Picatinny/Arca</t>
+  </si>
+  <si>
+    <t>HT-223AM</t>
+  </si>
+  <si>
+    <t>Linkogear HT-404C Carbon Fiber Tripod – Picatinny/Arca  Black</t>
+  </si>
+  <si>
+    <t>HT-404C</t>
+  </si>
+  <si>
+    <t>Linkogear HT-404CBR Carbon Fiber Tripod – Picatinny/Arca  Bronze</t>
+  </si>
+  <si>
+    <t>HT-404CBR</t>
   </si>
   <si>
     <t>LinkoGEAR IP-01</t>
   </si>
   <si>
     <t>IP-01</t>
   </si>
   <si>
     <t>LinkoGEAR PA-03 Swivel</t>
   </si>
   <si>
     <t>PA-03</t>
   </si>
   <si>
     <t>Swivel Stud LinkoGEAR..</t>
   </si>
   <si>
     <t>LinkoGEAR PA-13</t>
   </si>
   <si>
     <t>PA-13</t>
   </si>
   <si>
     <t>LinkoGEAR PA-15</t>
   </si>
@@ -362,256 +422,262 @@
     <t>Linkogear Universal Bipod Feet</t>
   </si>
   <si>
     <t>BSP-01</t>
   </si>
   <si>
     <t>BSP-02</t>
   </si>
   <si>
     <t>Linkogear Universal Bipod Feet BSP-03 Aluminum - Pair</t>
   </si>
   <si>
     <t>BSP-03</t>
   </si>
   <si>
     <t>Linkogear Universal Display Unit</t>
   </si>
   <si>
     <t>MDT Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERM</t>
   </si>
   <si>
     <t>Gunstuff</t>
-  </si>
-[...4 lines deleted...]
-    <t>Shotmarker</t>
   </si>
   <si>
     <t>MI V4 Replacement Windows</t>
   </si>
   <si>
     <t>V4 WIN</t>
   </si>
   <si>
     <t>Replacement Windows for the V4 Auto Trickler -&amp;nbsp;Pair of replacement acrylic windows for the front and back of the V4 housing...</t>
   </si>
   <si>
     <t>Powder MAX</t>
   </si>
   <si>
     <t>PMAX</t>
   </si>
   <si>
     <t>Powder MAX I</t>
   </si>
   <si>
     <t>PMAXI</t>
   </si>
   <si>
     <t>Powder MAX I GN scale
 Electronic Digital Weighting 50g 0.001g, .00GN Portable High-precision Professional Pocket Laboratory Scale..</t>
   </si>
   <si>
     <t>Powder MAX II GN scale</t>
   </si>
   <si>
     <t>PMAXII</t>
   </si>
   <si>
     <t>&amp;nbsp;PW-5I GN scale
 Powder Max II .001G or .00GN 20g Mini Electronic White Backlight Weight Touch Pocket Scale with USB..</t>
   </si>
   <si>
     <t>RB Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety</t>
   </si>
   <si>
     <t>L-1K</t>
   </si>
   <si>
     <t>RB Remington 700 (2oz-6oz) Target Trigger w/Safety</t>
   </si>
   <si>
     <t>L-3K</t>
   </si>
   <si>
-    <t>RB Savage Arms (Universal)</t>
-[...2 lines deleted...]
-    <t>SAV-2</t>
+    <t>RB Remington 700 (8oz-1.5lbs) Black</t>
+  </si>
+  <si>
+    <t>LV-1K</t>
   </si>
   <si>
     <t>Rbst Absolute Digimatic 200mm Caliper</t>
   </si>
   <si>
     <t>RbstCal200</t>
   </si>
   <si>
     <t>Rbst</t>
   </si>
   <si>
     <t>Rbst Absolute Digimatic Caliper 150mm</t>
   </si>
   <si>
     <t>RbstCal150</t>
   </si>
   <si>
     <t>Robust - T5S</t>
   </si>
   <si>
     <t>Robust - T6</t>
   </si>
   <si>
-    <t>SG Pulse Pro Shooting Assistant</t>
-[...2 lines deleted...]
-    <t>SG Pulse Pro</t>
+    <t>Scope Picatinny Mount 30mm</t>
+  </si>
+  <si>
+    <t>SCMP30</t>
+  </si>
+  <si>
+    <t>Accessory mount for Scope Tube..</t>
+  </si>
+  <si>
+    <t>Scope Picatinny Mount 34mm</t>
+  </si>
+  <si>
+    <t>SCMP34</t>
+  </si>
+  <si>
+    <t>Accessory mount for devices such as additional Red Dot..SG Pulse etc..</t>
+  </si>
+  <si>
+    <t>SGPulse (Includes M-Lok and Piccantiny mount)</t>
+  </si>
+  <si>
+    <t>SGPULSE</t>
   </si>
   <si>
     <t>Shooters Global</t>
-  </si>
-[...4 lines deleted...]
-    <t>SGPULSE</t>
   </si>
   <si>
     <t>STG (Gen 1 )  Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERS</t>
   </si>
   <si>
     <t>Stilte Gray 21db Reusable earplugs</t>
   </si>
   <si>
     <t>Stilte2G</t>
   </si>
   <si>
     <t>Stilte</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs</t>
   </si>
   <si>
     <t>STILTE_B</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs
 Stilte Black, fitted with a SNR28db filter it is ideal to filter out unwanted noise...</t>
+  </si>
+  <si>
+    <t>Sunshade 4</t>
+  </si>
+  <si>
+    <t>A350</t>
+  </si>
+  <si>
+    <t>Sunshade 50</t>
+  </si>
+  <si>
+    <t>A353</t>
   </si>
   <si>
     <t>Warrior Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERW</t>
   </si>
   <si>
     <t>Weighing Cup</t>
   </si>
   <si>
     <t>WEIGH CUP</t>
   </si>
   <si>
     <t>Powder Scale Weighing Cup
 Milligram Cup for Reloading Labs, capable to take most loads
 &amp;nbsp;..</t>
   </si>
   <si>
-    <t> Linkogear HT-293A Tactical Shooting Tripod </t>
-[...16 lines deleted...]
-  <si>
     <t>Jager Tripod Combo</t>
   </si>
   <si>
     <t>JH-324C</t>
   </si>
   <si>
     <t>Linkogear HT-324C Portable Low Profile Carbon Fiber Shooting Tripod</t>
   </si>
   <si>
     <t>HT-324C</t>
   </si>
   <si>
     <t>MI V4 Spare Parts Kit</t>
   </si>
   <si>
     <t>V4 SPARE</t>
   </si>
   <si>
-    <t>Robust - T5BR</t>
-[...1 lines deleted...]
-  <si>
     <t>GPO CENTURI 4-16x44i – G4i reticle</t>
   </si>
   <si>
     <t>RCX441</t>
   </si>
   <si>
     <t>GPO CENTURI 4-16x44i – MOAi reticle</t>
   </si>
   <si>
-    <t>RC440</t>
+    <t>RCX440</t>
+  </si>
+  <si>
+    <t>R6,971.30</t>
   </si>
   <si>
     <t>GPO PASSION SD 8×42</t>
   </si>
   <si>
     <t>B240</t>
   </si>
   <si>
     <t>GPO SPECTRA 6X 1.5-9x44i</t>
   </si>
   <si>
     <t>RS630</t>
   </si>
   <si>
-    <t>GPO USA Centuri 2.5-15x50 G4i Fiber</t>
+    <t>GPO Centuri 2.5-15x50 G4i Fiber</t>
   </si>
   <si>
     <t>RCX636</t>
+  </si>
+  <si>
+    <t>GPO Centuri 2.5-15x50 G4i ZS MOAi</t>
+  </si>
+  <si>
+    <t>RCX635</t>
   </si>
   <si>
     <t>MI V4 Hopper</t>
   </si>
   <si>
     <t>V4 HOP</t>
   </si>
   <si>
     <t>MI V3 Spare Parts Kit</t>
   </si>
   <si>
     <t>V3 SPARE PARTS</t>
   </si>
   <si>
     <t>Includes:
 	Glass Cup
 	V3 Centering Tray
 	V3 Funnel
 	V3 AutoTrickler Pulley Belts (5)
 	Roof Clips (4)
 Not suitable for V4 AutoTrickler...</t>
   </si>
   <si>
     <t>V3 AutoTrickler Tube</t>
   </si>
@@ -683,50 +749,59 @@
     <t>Replacement for Robust pliers (Applicable models only)..</t>
   </si>
   <si>
     <t>Robust Tools bits</t>
   </si>
   <si>
     <t>BIT SETS</t>
   </si>
   <si>
     <t>Screwdriver Bits for Robust T1 and T5 all colours..</t>
   </si>
   <si>
     <t>CLARX Magnifier</t>
   </si>
   <si>
     <t>CLARX</t>
   </si>
   <si>
     <t>RobPouchLatchDB (T5)</t>
   </si>
   <si>
     <t>RobPouchLatchDB</t>
   </si>
   <si>
     <t>Robust Pouch with Latch for T8 , T5 and larger tools...</t>
+  </si>
+  <si>
+    <t>RobPouchLatchLB (T5)</t>
+  </si>
+  <si>
+    <t>RobPouchLatchLB(T5)</t>
+  </si>
+  <si>
+    <t>Robust Pouch with Latch for T5, T8 and larger tools...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="14"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -740,2542 +815,2742 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G97"/>
+  <dimension ref="A1:G105"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
-    <col min="2" max="2" width="18" customWidth="1"/>
+    <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>GPO&amp;nbsp; SPECTRA 8x 1-8x24i Fiber
-[...2 lines deleted...]
-With the revolutionary iCONTROL microdot illumination activated, this scope offers unparalleled ve..</t>
+          <t>FX-120i Precision Balance, 122g x 0.001g with External Calibration
+&amp;nbsp;
+A precision balance that combines all of the essential weighing functions in a compact, light-weight package. C-SHS Patented weighing technology&amp;nbsp; Compact footprint with fast stabilization Dependable &amp;amp;&amp;nbsp;durable IP65 and Legal for Trade (NTEP and MC) models available
+Robust and Durable
+	Patented weighing technology ‘Compact Super Hybrid Sensor'(C-SHS) makes it compact, fast, and precise
+	Feel conf..</t>
         </is>
       </c>
       <c r="E2">
-        <v>20182.5</v>
+        <v>12923.125</v>
       </c>
       <c r="F2">
-        <v>17550.0000</v>
+        <v>11237.5000</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>FZ-120i Precision Balance, 122g x 0.001g with Internal Calibration
+&amp;nbsp;
+A precision balance that combines all of the essential weighing functions in a compact, light-weight package. C-SHS Patented weighing technology Compact footprint with fast stabilization Dependable &amp;amp;&amp;nbsp;durable IP65 and Legal for Trade (NTEP and MC) models available
+Laboratory level performance suitable for use in any area where moisture or dust can be problematic. This IP65 rated balance can even withstand ..</t>
+        </is>
       </c>
       <c r="E3">
-        <v>437</v>
+        <v>14360.05</v>
       </c>
       <c r="F3">
-        <v>380.0000</v>
+        <v>12487.0000</v>
       </c>
       <c r="G3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr">
+      <c r="E4">
+        <v>437</v>
+      </c>
+      <c r="F4">
+        <v>380.0000</v>
+      </c>
+      <c r="G4"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="inlineStr">
         <is>
           <t>JH-55 Ballhead
 The LH-55J is a low center of gravity dual panoramic dual opening spherical ball head. Composed of aluminum alloy, using pure mechanical CNC machining and hard anode softening, paired with PU-70B quick assembly board. Its large main locking knob conforms to ergonomics and is easy to operate. The precision machined 55mm diameter sphere is smooth and silky, with the center of gravity shifted downwards, resulting in a more compact structure.
 ...</t>
         </is>
       </c>
-      <c r="E4">
+      <c r="E5">
         <v>1449</v>
       </c>
-      <c r="F4">
+      <c r="F5">
         <v>1260.0000</v>
       </c>
-      <c r="G4"/>
-[...8 lines deleted...]
-      <c r="C5" t="s">
+      <c r="G5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="inlineStr">
         <is>
           <t>AutoTricklerV4
 PURCHASE TOGETHER WITH AND FX OR FZ scale.&amp;nbsp; Inspired by an auger (and refined through simulation, testing, and iteration), a large tube with deep spiral grooves pours bulk powder at rates up to 50 GN/s, ramping down smoothly to within 1-2 grains of the target..</t>
         </is>
       </c>
-      <c r="E5">
+      <c r="E6">
         <v>15249</v>
       </c>
-      <c r="F5">
+      <c r="F6">
         <v>13260.0000</v>
       </c>
-      <c r="G5"/>
-[...8 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="inlineStr">
         <is>
           <t>Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)
 Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;14customer ratings
 • Replaces Weatherby Vanguard, Howa (“Legacy”), Howa Mini with both 2 and 3 position factory safeties, HACT trigger,&amp;nbsp; Smith &amp;amp; Wesson 1500, Mossberg 1500 (w/ rounded nose housing)
 • Two position safety included and installed
 • Comes complete with instructions, hardware pack, and wrench for easy user installation
 • Weight of pull range: 1.5lbs-4.0lbs
 • Factory set to break..</t>
         </is>
       </c>
-      <c r="E6">
+      <c r="E7">
         <v>4725.695</v>
       </c>
-      <c r="F6">
+      <c r="F7">
         <v>4109.3000</v>
       </c>
-      <c r="G6"/>
-[...8 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="inlineStr">
         <is>
           <t>Robust - D5&amp;nbsp; &amp;nbsp;Damascus - (Pre Order Now)
 			&amp;nbsp;
 			440 Stainless Steel,&amp;nbsp;Full Locking Multitool Pliers Multi Tool Multi-function&amp;nbsp;Tool with Belt Clip, featuring a Damascus blade and a unmistakenly battle worn&amp;nbsp;look.&amp;nbsp;
 			Size
 			11*5*2.2CM
 			Material
 			#440A and Damascus Blade
 			Weight
 			263g
 			Packing
 			Pouch + Kra..</t>
         </is>
       </c>
-      <c r="E7">
+      <c r="E8">
         <v>1552.5</v>
       </c>
-      <c r="F7">
+      <c r="F8">
         <v>1350.0000</v>
       </c>
-      <c r="G7"/>
-[...8 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
         <v>27</v>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="inlineStr">
         <is>
           <t>AltitudeCraft Anvil
 Compatible with any calipers for versatile use. With Bullet Comparator (sold separately) to ensure round consistency.&amp;nbsp; It is constructed&amp;nbsp;from aluminum and brass for durability.
 It facilitates&amp;nbsp;round alignment during measurement...</t>
         </is>
       </c>
-      <c r="E8">
+      <c r="E9">
         <v>287.5</v>
       </c>
-      <c r="F8">
+      <c r="F9">
         <v>250.0000</v>
       </c>
-      <c r="G8"/>
-[...5 lines deleted...]
-      <c r="B9" t="s">
+      <c r="G9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>AltitudeCraft Carbon Multi-Scraper, Carbon Removal Tool
 	Precise and Efficient Cleaning: Specifically designed for cleaning essential mechanical components, AltitudeCraft carbon scraper effectively removes carbon buildup from 12 critical surfaces, including the bolt, firing pin, carrier, and cam pin, ensuring optimal performance.
 	Wide Compatibility: The carbon removal tool is compatible with equipment featuring similar bolt carrier group designs.
 	Durable Stainless Steel Construction: Cr..</t>
         </is>
       </c>
-      <c r="E9">
+      <c r="E10">
         <v>491.05</v>
       </c>
-      <c r="F9">
+      <c r="F10">
         <v>427.0000</v>
-      </c>
-[...19 lines deleted...]
-        <v>418.8400</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
         <v>33</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="E11">
+        <v>481.666</v>
+      </c>
+      <c r="F11">
+        <v>418.8400</v>
+      </c>
+      <c r="G11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet and Headspace Gauge Comparator Kit with 14 Inserts and 6 Bushings
 	Ultimate Precision for Every Caliber: The AltitudeCraft bullet and headspace gauge comparator kit is designed to cater to a wide range of calibers from .17" to .45" and headspace sizes up to E420. With 14 inserts and 6 bushings, this comparator reloading kit eliminates guesswork, allowing reloaders to precisely measure both bullet seating depth and headspace, essential for optimal shooting perf..</t>
         </is>
       </c>
-      <c r="E11">
-[...17 lines deleted...]
-      <c r="D12" t="inlineStr">
+      <c r="E12">
+        <v>1764.1</v>
+      </c>
+      <c r="F12">
+        <v>1534.0000</v>
+      </c>
+      <c r="G12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet Comparator Kit with 14 Inserts
 	Key Points:
 	Ultimate Precision: The AltitudeCraft bullet comparator kit is the reloader's dream, ensuring unparalleled precision in measuring the seating depth of loaded ammunition. With the comparator body designed to attach seamlessly to your caliper, comparator reloading kit includes 14 inserts, catering to calibers from 0.17 to 0.45 caliber. Eliminate the guesswork and variations in seating depth.
 	Innovative Design..</t>
         </is>
       </c>
-      <c r="E12">
-[...17 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="E13">
+        <v>952.2</v>
+      </c>
+      <c r="F13">
+        <v>828.0000</v>
+      </c>
+      <c r="G13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="inlineStr">
         <is>
           <t>Titanium AltitudeCraft Optic Adapter Plate for Glock 43X/48 MOS
 	Wide Compatibility: Compatible with Glock 43X/48 MOS and Springfield Hellcat OSP, this precision optics mount plate is a perfect compatible with Holosun 407K/507K optics with an RMSc footprint. No slide modification is required, making it versatile for tactical and competitive shooting needs.
 	Enhanced Stability with Reinforced Recoil Posts: Engineered with robust recoil support, this adapter plate ensures your optic remains ..</t>
         </is>
       </c>
-      <c r="E13">
+      <c r="E14">
         <v>749.9955</v>
       </c>
-      <c r="F13">
+      <c r="F14">
         <v>652.1700</v>
-      </c>
-[...19 lines deleted...]
-        <v>1400.0000</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;
+AltitudeCraft Overall Length Gauge Straight, Compatible with Bolt-Action and Single-Shot Firearms
+	AltitudeCraft Overall Length Gauge – Precision &amp;amp; Consistency for Reloading
+	Upgrade your reloading accuracy with the&amp;nbsp;AltitudeCraft Overall Length Gauge (OAL Gauge)&amp;nbsp;– a precision tool designed for competitive shooters, hunters, and reloading enthusiasts. This gauge ensures&amp;nbsp;precise bullet seating depth, reducing inconsistencies and improving overall shooting pe..</t>
+        </is>
+      </c>
+      <c r="E15">
+        <v>1166.1</v>
+      </c>
+      <c r="F15">
+        <v>1014.0000</v>
+      </c>
+      <c r="G15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B16" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="inlineStr">
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16">
+        <v>1610</v>
+      </c>
+      <c r="F16">
+        <v>1400.0000</v>
+      </c>
+      <c r="G16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>GPO Ballistic Turret
+With the GBT ballistic turret, GPO meets the wishes of many customers and offers a unique and quick reticle ballistic adjustment: The standard turret of the SPECTRA 1,6-13x44i can be replaced with the optionally available GBT in just a few seconds. The ZERO-Stop already installed in the standard version of the SPECTRA 1,6-13x44i can be used with both turret variants. The GBT has 5 superimposed rings for distance up to 500 m.
+The turret can be locked and is therefore secu..</t>
+        </is>
+      </c>
+      <c r="E17">
+        <v>1943.5</v>
+      </c>
+      <c r="F17">
+        <v>1690.0000</v>
+      </c>
+      <c r="G17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Introducing the GPO CENTURI 3-18x4i Riflescope—engineered with precision and purpose for the American shooter. Combining exceptional performance with outstanding value, its large 50mm objective lens maximizes low-light capability, making it an ideal choice for hunters and marksmen across North America.
 For those seeking a high-magnification scope with a streamlined profile, the GPO CENTURI 3-18x44i delivers. Built with advanced 6X zoom optics and a robust 30mm main tube, it offers s..</t>
         </is>
       </c>
-      <c r="E15">
-[...17 lines deleted...]
-      <c r="D16" t="inlineStr">
+      <c r="E18">
+        <v>10212</v>
+      </c>
+      <c r="F18">
+        <v>8880.0000</v>
+      </c>
+      <c r="G18" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;
+Introducing the GPO CENTURI 3-18x50i Riflescope—engineered with precision and purpose for the American shooter. Combining exceptional performance with outstanding value, its large 50mm objective lens maximizes low-light capability, making it an ideal choice for hunters and marksmen across North America.
+For those seeking a high-magnification scope with a streamlined profile, the GPO CENTURI 3-18x50i delivers. Built with advanced 6X zoom optics and a robust 30mm main tube, it offers ..</t>
+        </is>
+      </c>
+      <c r="E19">
+        <v>12638.5</v>
+      </c>
+      <c r="F19">
+        <v>10990.0000</v>
+      </c>
+      <c r="G19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i FFP Super Compact – MIL reticle
 Unleash the pinnacle of tactical precision with the GPO CENTURI 4-16x44i Super-Compact FFP Riflescope. Crafted for shooters demanding FFP high magnification in extreme compactness, this riflescope embodies the perfect fusion of value and performance.
 Measuring a mere 9.9 inches, it boasts double HD glass elements, delivering exceptional optical clarity. The MIL illuminated reticle, coupled with MIL-based turrets featuring a zero-stop loc..</t>
         </is>
       </c>
-      <c r="E16">
+      <c r="E20">
         <v>12707.5</v>
       </c>
-      <c r="F16">
+      <c r="F20">
         <v>11050.0000</v>
       </c>
-      <c r="G16"/>
-[...11 lines deleted...]
-      <c r="D17" t="inlineStr">
+      <c r="G20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>GPO CENTURI 4-16x44i FFP Super Compact – HSi MIL reticle
+Unleash the pinnacle of tactical precision with the GPO CENTURI 4-16x44i Super-Compact FFP Riflescope. Crafted for shooters demanding FFP high magnification in extreme compactness, this riflescope embodies the perfect fusion of value and performance.
+Measuring a mere 9.9 inches, it boasts double HD glass elements, delivering exceptional optical clarity. The MIL illuminated reticle, coupled with MIL-based turrets featuring a zero-stop..</t>
+        </is>
+      </c>
+      <c r="E21">
+        <v>13006.5</v>
+      </c>
+      <c r="F21">
+        <v>11310.0000</v>
+      </c>
+      <c r="G21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" t="inlineStr">
         <is>
           <t>CENTURI 4x 3-12x44i Compact G4i Fiber SFP
 Elevate your shooting experience with the GPO CENTURI 3-12x44i Super-Compact Riflescope, meticulously designed for shooters seeking higher magnification and unparalleled compactness. At a mere 9.9 inches in length, this riflescope embodies the perfect fusion of value and performance.
 Experience exceptional optical clarity with double HD glass elements, ensuring every detail is vividly captured. The G4i illuminated micro-dot reticle provides precise..</t>
         </is>
       </c>
-      <c r="E17">
+      <c r="E22">
         <v>10674.3</v>
       </c>
-      <c r="F17">
+      <c r="F22">
         <v>9282.0000</v>
       </c>
-      <c r="G17"/>
-[...2 lines deleted...]
-      <c r="A18" t="s">
+      <c r="G22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
         <v>49</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>PASSION ED
 Elevate your observation experience with the 10x42ED Binoculars, combining 10x magnification and a 42mm objective lens for optimal performance in a range of environments.PASSION™ ED (extra-low dispersion) binoculars are engineered to the highest standards in their class and manufactured in the same world-class facilities as renowned European brands.&amp;nbsp;Featuring a robust yet lightweight magnesium body, they offer exceptional durability without added weight. Combined with GPO USA’..</t>
         </is>
       </c>
-      <c r="E18">
+      <c r="E23">
         <v>10861.75</v>
       </c>
-      <c r="F18">
+      <c r="F23">
         <v>9445.0000</v>
       </c>
-      <c r="G18"/>
-[...11 lines deleted...]
-      <c r="D19" t="inlineStr">
+      <c r="G23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="inlineStr">
         <is>
           <t>PASSION ED
 Elevate your observation experience with the 10x42ED Binoculars, combining 10x magnification and a 42mm objective lens for optimal performance in a range of environments.PASSION™ ED (extra-low dispersion) binoculars are engineered to the highest standards in their class and manufactured in the same world-class facilities as renowned European brands.&amp;nbsp;Featuring a robust yet lightweight magnesium body, they offer exceptional durability without added weight. Combined with GPO USA’..</t>
         </is>
       </c>
-      <c r="E19">
+      <c r="E24">
         <v>10861.75</v>
       </c>
-      <c r="F19">
+      <c r="F24">
         <v>9445.0000</v>
       </c>
-      <c r="G19"/>
-[...11 lines deleted...]
-      <c r="D20" t="inlineStr">
+      <c r="G24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Description
+Elevate your outdoor adventures with the GPO PASSION ED 8×32 Binoculars—a remarkable combination of performance, lightweight design, and optical excellence. Crafted for outdoor enthusiasts who demand high performance without compromise, these binoculars are equipped with advanced features that enhance your viewing experience.
+The PASSION ED 8×32 Binoculars boast high-grade ED front lenses and a magnesium micro-bridge body, resulting in a lightweight yet durable construction. Wi..</t>
+        </is>
+      </c>
+      <c r="E25">
+        <v>9568</v>
+      </c>
+      <c r="F25">
+        <v>8320.0000</v>
+      </c>
+      <c r="G25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>PASSION™ 16-48×65 APO
+The GPO PASSION™ 16-48×65 mm is the smaller representative in this class and is particularly mobile thanks to its extreme compactness and low weight. Both spotting scopes are waterproof (nitrogen-filled) and have high-quality and extremely robust magnesium housings with non-slip ArmorX grip elements in the lower spotting scope area and integrated tripod adapter plate. A suitable carrying case (stay-on-case) is already included in the scope of delivery.
+			Mag..</t>
+        </is>
+      </c>
+      <c r="E26">
+        <v>16744</v>
+      </c>
+      <c r="F26">
+        <v>14560.0000</v>
+      </c>
+      <c r="G26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" t="inlineStr">
         <is>
           <t>RANGEGUIDE 3000 10x32
 Witness the future of optics with the GPO RANGEGUIDE 10×32 Rangefinding Binoculars, Ranging capability from 6 yards to over 3,000 yards, a testament to GPO’s dedication to pioneering high-performance rangefinding products. Prepare to be astounded as you compare the RANGEGUIDE 10×32 to any European optic available. This revelation will transform you into a fervent believer in our unmatched optical precision and modern electronic rangefinding technology, encapsulated withi..</t>
         </is>
       </c>
-      <c r="E20">
+      <c r="E27">
         <v>23043.7</v>
       </c>
-      <c r="F20">
+      <c r="F27">
         <v>20038.0000</v>
       </c>
-      <c r="G20"/>
-[...36 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="G27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>SPECTRA 4X 4-16x50i
 Designed to elevate your shooting experience, the SPECTRA™ riflescope series brings a distinct “European flavor” to precision optics, with&amp;nbsp;metric-based turrets&amp;nbsp;(adjusting in centimeters, approximately 1/3″) and&amp;nbsp;metric reticle designs, these scopes cater to those who value European-style precision. As with all GPO products,&amp;nbsp;SPECTRA™ riflescopes are backed by our exclusive Spectacular Lifetime Warranty™, ensuring long-term performance and peace of mind.
 ..</t>
         </is>
       </c>
-      <c r="E22">
-[...17 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="E28">
+        <v>11764.5</v>
+      </c>
+      <c r="F28">
+        <v>10230.0000</v>
+      </c>
+      <c r="G28" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>This riflescope complements the successful GPO family of 8x zooms with a unique, versatile, and ultra-compact class representative.
+Thanks to its extremely short 44 mm objective lens design and a reinforced housing, it is&amp;nbsp;ideal for attachments (thermal imaging, night&amp;nbsp;vision). With parallax adjustment from 10m, it is also the ideal platform for all eyepiece attachments.
+The extremely compact and ultra-lightweight design is perfect for the use on particularly slim and handy weapons.
+I..</t>
+        </is>
+      </c>
+      <c r="E29">
+        <v>23322</v>
+      </c>
+      <c r="F29">
+        <v>20280.0000</v>
+      </c>
+      <c r="G29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" t="inlineStr">
         <is>
           <t>The new SPECTRA 8x 2-16x50i G4i Fiber further expands the successful line of 8x zooms at GPO. It perfectly complements the current 2-16x44i with its extreme compactness with a version with a 50 mm objective lens diameter. This is based on the optical construction kit of our very successful 1.6-13x44i and scores with unique optical performance in terms of image quality (color rendition, transmission, resolution and edge sharpness), field of view and maximum mechanical stability. Our optionally av..</t>
         </is>
       </c>
-      <c r="E23">
+      <c r="E30">
         <v>24219</v>
       </c>
-      <c r="F23">
+      <c r="F30">
         <v>21060.0000</v>
       </c>
-      <c r="G23"/>
-[...11 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="G30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Introducing the SPECTRA DOT Red Dot Sight, a powerhouse of performance and durability designed to excel in both hunting and tactical scenarios. Crafted with uncompromising quality, this sight is engineered to be your ultimate optical companion.
 One of its standout features is its remarkable efficiency in power management, boasting an impressive battery runtime of up to 50,000 hours. This ensures that the SPECTRA DOT will remain operational for extended periods, eliminating the worry of freque..</t>
         </is>
       </c>
-      <c r="E24">
+      <c r="E31">
         <v>6749.35</v>
       </c>
-      <c r="F24">
+      <c r="F31">
         <v>5869.0000</v>
       </c>
-      <c r="G24"/>
-[...11 lines deleted...]
-      <c r="D25" t="inlineStr">
+      <c r="G31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Description
 Introducing the SPECTRA REFLEX DOT Sight, a cutting-edge addition to the world of reflex sighting systems designed to elevate your shooting experience to new heights. Crafted with meticulous attention to detail, this sight is engineered to provide unparalleled performance and precision for shooting sports enthusiasts.
 The high-density polymer lenses are a testament to our commitment to optical excellence, coated with GPObright high-transmission lens coatings to ensure a crystal..</t>
         </is>
       </c>
-      <c r="E25">
+      <c r="E32">
         <v>6122.025</v>
       </c>
-      <c r="F25">
+      <c r="F32">
         <v>5323.5000</v>
       </c>
-      <c r="G25"/>
-[...11 lines deleted...]
-      <c r="D26" t="inlineStr">
+      <c r="G32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>SPECTRA™ 6x 4.5-27x50i PLRi
+The GPO SPECTRA 6x 4.5-27x50i LRPro is designed for demanding users who want to shoot and hunt at long distances with high magnification and prefer a reticle in the first focal plane. With a center tube diameter of 34mm, magnification of up to 27x, a transmission of 92%, a large adjustment range (32 mrad), a wide eye relief, a large exit pupil, and an integrated zero stop, it is the ideal product for ambitious long-distance shooters.
+The SPECTRA 4.5-27x50i LRPro i..</t>
+        </is>
+      </c>
+      <c r="E33">
+        <v>30199</v>
+      </c>
+      <c r="F33">
+        <v>26260.0000</v>
+      </c>
+      <c r="G33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" t="inlineStr">
         <is>
           <t>SPECTRA™ 6x 4.5-27x50i PLRi
 The GPO SPECTRA 6x 4.5-27x50i PLRi is designed for demanding users who want to shoot and hunt at long distances with high magnification and prefer a reticle in the first focal plane. With a center tube diameter of 34mm, magnification of up to 27x, a transmission of 92%, a large adjustment range (32 mrad), a wide eye relief, a large exit pupil, and an integrated zero stop, it is the ideal product for ambitious long-distance shooters.
 The SPECTRA 4.5-27x50i PLRi is ..</t>
         </is>
       </c>
-      <c r="E26">
+      <c r="E34">
         <v>29152.5</v>
       </c>
-      <c r="F26">
+      <c r="F34">
         <v>25350.0000</v>
       </c>
-      <c r="G26"/>
-[...14 lines deleted...]
-      <c r="E27">
+      <c r="G34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" t="s">
+        <v>89</v>
+      </c>
+      <c r="E35">
         <v>595.7</v>
       </c>
-      <c r="F27">
+      <c r="F35">
         <v>518.0000</v>
       </c>
-      <c r="G27"/>
-[...11 lines deleted...]
-      <c r="D28" t="inlineStr">
+      <c r="G35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>90</v>
+      </c>
+      <c r="B36" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Jager&amp;nbsp;DT-02RX Fluid Head
 Our DT series gimbal, the latest panoramic fluid head technology, a dual panoramic fluid head and a panoramic fluid head, offering unique features to suit your specific needs.&amp;nbsp; Dual panoramic hydraulic heads are available in DT-02R and DT-03R models, which provide a 720° panoramic range and enable full range of motion. Made with precision CNC technology and constructed from durable aluminum alloy material, this gimbal is built to last and provides smooth, st..</t>
         </is>
       </c>
-      <c r="E28">
+      <c r="E36">
         <v>1564</v>
       </c>
-      <c r="F28">
+      <c r="F36">
         <v>1360.0000</v>
       </c>
-      <c r="G28"/>
-[...14 lines deleted...]
-      <c r="E29">
+      <c r="G36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>92</v>
+      </c>
+      <c r="B37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>14</v>
+      </c>
+      <c r="D37" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37">
         <v>579.6</v>
       </c>
-      <c r="F29">
+      <c r="F37">
         <v>504.0000</v>
       </c>
-      <c r="G29"/>
-[...11 lines deleted...]
-      <c r="D30" t="inlineStr">
+      <c r="G37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Description:
 Meet the LINKOGEAR Arca Swiss M-LOK Plate PUM60 — built for shooters who demand rock-solid stability and fast setup. Designed to bridge your rifle and tripod/Bipod, this plate locks down tight, keeping your setup steady when accuracy matters most.
 Features:
 	Arca Swiss compatibility&amp;nbsp;– standard mount for most tripod heads and our HB-C02M Bipod.
 	M-LOK ready&amp;nbsp;– secure fit to your handguard or chassis system.
 	CNC-machined aluminum&amp;nbsp;– lightweight ..</t>
         </is>
       </c>
-      <c r="E30">
+      <c r="E38">
         <v>279.45</v>
       </c>
-      <c r="F30">
+      <c r="F38">
         <v>243.0000</v>
       </c>
-      <c r="G30"/>
-[...38 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="G38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Linkogear HB-C01
 Carbon Fiber Tactical Bipod – QD Picatinny – Rubber &amp;amp; Spike Feet (Black or Brown)
 Description:
 The Linkogear HB-C01 is what happens when you blend carbon fiber muscle with tactical precision. Built for shooters who refuse to settle, this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp;&amp;nbsp;The Linkogear HB-C01 isn’t for the guy who babies his gear. It’s for the shooter who drags it through mud, dust, and whatever comes your way..</t>
         </is>
       </c>
-      <c r="E32">
+      <c r="E39">
         <v>2166.6</v>
       </c>
-      <c r="F32">
+      <c r="F39">
         <v>1884.0000</v>
       </c>
-      <c r="G32"/>
-[...37 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="G39"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Linkogear HB-C02 Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
+Linkogear HB-C02M Bipod, BLACK&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
+If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-soli..</t>
+        </is>
+      </c>
+      <c r="E40">
+        <v>2332.2</v>
+      </c>
+      <c r="F40">
+        <v>2028.0000</v>
+      </c>
+      <c r="G40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Linkogear HB-C02M Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
 Linkogear HB-C02M Bipod, BLACK –&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
 If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-s..</t>
         </is>
       </c>
-      <c r="E34">
-[...17 lines deleted...]
-      <c r="D35" t="inlineStr">
+      <c r="E41">
+        <v>2499.9965</v>
+      </c>
+      <c r="F41">
+        <v>2173.9100</v>
+      </c>
+      <c r="G41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" t="s">
+        <v>104</v>
+      </c>
+      <c r="C42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" t="inlineStr">
         <is>
           <t>The Linkogear HB-C03 is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
 With carbon fiber legs and a wide stance, th..</t>
         </is>
       </c>
-      <c r="E35">
+      <c r="E42">
         <v>2583.337</v>
       </c>
-      <c r="F35">
+      <c r="F42">
         <v>2246.3800</v>
       </c>
-      <c r="G35"/>
-[...11 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="G42"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>The Linkogear HB-C04&amp;nbsp; is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
 With carbon fiber legs and a wide stan..</t>
         </is>
       </c>
-      <c r="E36">
+      <c r="E43">
         <v>2173.5</v>
       </c>
-      <c r="F36">
+      <c r="F43">
         <v>1890.0000</v>
       </c>
-      <c r="G36"/>
-[...35 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="G43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" t="s">
+        <v>108</v>
+      </c>
+      <c r="C44" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>The Linkogear HB-C05 is a lightweight, wide stance, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with picatinny rail locking system.
 With carbon fiber legs and a wide stance, the HB-C05 gives you excellent stability without the weight penalty. It adjusts quickly between 7.9 inches (20 cm) and 10.2 inches (26 cm) and lock..</t>
         </is>
       </c>
-      <c r="E38">
+      <c r="E44">
         <v>2251.125</v>
       </c>
-      <c r="F38">
+      <c r="F44">
         <v>1957.5000</v>
       </c>
-      <c r="G38"/>
-[...35 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="G44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>109</v>
+      </c>
+      <c r="B45" t="s">
+        <v>110</v>
+      </c>
+      <c r="C45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
+If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
+LINKOGEAR HT-223 Carbon Tripod Picatinny CNC Head
+Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-223 Carbon Fiber Mini Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
+This thing is compact, lightweight, and built..</t>
+        </is>
+      </c>
+      <c r="E45">
+        <v>2794.5</v>
+      </c>
+      <c r="F45">
+        <v>2430.0000</v>
+      </c>
+      <c r="G45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>111</v>
+      </c>
+      <c r="B46" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
+If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
+LINKOGEAR HT-404C Carbon Tripod Picatinny CNC Head
+Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-404 Carbon Fiber Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
+This thing is compact, lightweight, and built lik..</t>
+        </is>
+      </c>
+      <c r="E46">
+        <v>8165</v>
+      </c>
+      <c r="F46">
+        <v>7100.0000</v>
+      </c>
+      <c r="G46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
+If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
+LINKOGEAR HT-404CBR Carbon Tripod Picatinny CNC Head
+Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-404CBR Carbon Fiber Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
+This thing is compact, lightweight, and buil..</t>
+        </is>
+      </c>
+      <c r="E47">
+        <v>8165</v>
+      </c>
+      <c r="F47">
+        <v>7100.0000</v>
+      </c>
+      <c r="G47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>115</v>
+      </c>
+      <c r="B48" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Picatinny to Arca rail adaptor&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Picatinny to Arca rail adaptor - compatible with HB-C03 and HB-C05
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E40">
+      <c r="E48">
         <v>350.75</v>
       </c>
-      <c r="F40">
+      <c r="F48">
         <v>305.0000</v>
       </c>
-      <c r="G40"/>
-[...14 lines deleted...]
-      <c r="E41">
+      <c r="G48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>117</v>
+      </c>
+      <c r="B49" t="s">
+        <v>118</v>
+      </c>
+      <c r="C49" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" t="s">
+        <v>119</v>
+      </c>
+      <c r="E49">
         <v>299</v>
       </c>
-      <c r="F41">
+      <c r="F49">
         <v>260.0000</v>
       </c>
-      <c r="G41"/>
-[...11 lines deleted...]
-      <c r="D42" t="inlineStr">
+      <c r="G49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>3 Slots Aluminum Picatinny&amp;nbsp;rail
 &amp;nbsp;
 Specification
 			item
 			Universal 3&amp;nbsp;slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			3 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 		..</t>
         </is>
       </c>
-      <c r="E42">
+      <c r="E50">
         <v>172.5</v>
       </c>
-      <c r="F42">
+      <c r="F50">
         <v>150.0000</v>
       </c>
-      <c r="G42"/>
-[...11 lines deleted...]
-      <c r="D43" t="inlineStr">
+      <c r="G50"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>5 Slots Aluminum Picatinny Bracket
 &amp;nbsp;
 Specification
 			item
 			Universal 5&amp;nbsp;slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			5&amp;nbsp;slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E43">
+      <c r="E51">
         <v>184</v>
       </c>
-      <c r="F43">
+      <c r="F51">
         <v>160.0000</v>
       </c>
-      <c r="G43"/>
-[...11 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="G51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>5 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 5 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			5 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E44">
+      <c r="E52">
         <v>310.5</v>
       </c>
-      <c r="F44">
+      <c r="F52">
         <v>270.0000</v>
       </c>
-      <c r="G44"/>
-[...11 lines deleted...]
-      <c r="D45" t="inlineStr">
+      <c r="G52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>7 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 7 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			7 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E45">
+      <c r="E53">
         <v>310.5</v>
       </c>
-      <c r="F45">
+      <c r="F53">
         <v>270.0000</v>
       </c>
-      <c r="G45"/>
-[...11 lines deleted...]
-      <c r="D46" t="inlineStr">
+      <c r="G53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-01 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces where you need grip..</t>
         </is>
       </c>
-      <c r="E46">
+      <c r="E54">
         <v>310.5</v>
       </c>
-      <c r="F46">
+      <c r="F54">
         <v>270.0000</v>
       </c>
-      <c r="G46"/>
-[...11 lines deleted...]
-      <c r="D47" t="inlineStr">
+      <c r="G54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" t="s">
+        <v>130</v>
+      </c>
+      <c r="C55" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-02 Aluminum Flower Spikes Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s flower spike bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-02 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces wh..</t>
         </is>
       </c>
-      <c r="E47">
+      <c r="E55">
         <v>230</v>
       </c>
-      <c r="F47">
+      <c r="F55">
         <v>200.0000</v>
       </c>
-      <c r="G47"/>
-[...11 lines deleted...]
-      <c r="D48" t="inlineStr">
+      <c r="G55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>131</v>
+      </c>
+      <c r="B56" t="s">
+        <v>132</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-03 Aluminum Stainless Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-03 – Flat Feet
 	Material: Aluminum 6061
 	Weight: 48.9 g / 1.72 oz
 	Rock-solid on hard, smooth surfaces where ..</t>
         </is>
       </c>
-      <c r="E48">
+      <c r="E56">
         <v>434.7</v>
       </c>
-      <c r="F48">
+      <c r="F56">
         <v>378.0000</v>
       </c>
-      <c r="G48"/>
-[...11 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="G56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>133</v>
+      </c>
+      <c r="B57" t="s">
+        <v>44</v>
+      </c>
+      <c r="C57" t="s">
+        <v>45</v>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-01 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces where you need grip..</t>
         </is>
       </c>
-      <c r="E49">
+      <c r="E57">
         <v>1610</v>
       </c>
-      <c r="F49">
+      <c r="F57">
         <v>1400.0000</v>
       </c>
-      <c r="G49"/>
-[...11 lines deleted...]
-      <c r="D50" t="inlineStr">
+      <c r="G57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" t="s">
+        <v>136</v>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; MDT compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E50">
+      <c r="E58">
         <v>1943.5</v>
       </c>
-      <c r="F50">
+      <c r="F58">
         <v>1690.0000</v>
       </c>
-      <c r="G50"/>
-[...43 lines deleted...]
-      <c r="E52">
+      <c r="G58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>137</v>
+      </c>
+      <c r="B59" t="s">
+        <v>138</v>
+      </c>
+      <c r="C59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" t="s">
+        <v>139</v>
+      </c>
+      <c r="E59">
         <v>224.25</v>
       </c>
-      <c r="F52">
+      <c r="F59">
         <v>195.0000</v>
       </c>
-      <c r="G52"/>
-[...11 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="G59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Powder MAX Digital Powder Scale
 Milligram Scale 50g X 0.001g, Digital Mg/Powder Scale for Reloading Labs, Includes 20g Calibration Weight
 This high-precision digital milligram scale set comes with handy calibration weight and other reloading accessories. The backlit LCD makes the numbers more viewable and easy to read.
 Key Features
 - Color:Black / Silver/ Gold&amp;nbsp;
 - Max. Capacity: 50g / 1.7636oz / 250ct / 771.61gn / 1.6075ozt / 32.15dwt
 - Readability: 0.001g / 0.000..</t>
         </is>
       </c>
-      <c r="E53">
+      <c r="E60">
         <v>1127</v>
       </c>
-      <c r="F53">
+      <c r="F60">
         <v>980.0000</v>
       </c>
-      <c r="G53"/>
-[...14 lines deleted...]
-      <c r="E54">
+      <c r="G60"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" t="s">
+        <v>136</v>
+      </c>
+      <c r="D61" t="s">
+        <v>144</v>
+      </c>
+      <c r="E61">
         <v>971.75</v>
       </c>
-      <c r="F54">
+      <c r="F61">
         <v>845.0000</v>
       </c>
-      <c r="G54"/>
-[...14 lines deleted...]
-      <c r="E55">
+      <c r="G61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>145</v>
+      </c>
+      <c r="B62" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" t="s">
+        <v>136</v>
+      </c>
+      <c r="D62" t="s">
+        <v>147</v>
+      </c>
+      <c r="E62">
         <v>1330.55</v>
       </c>
-      <c r="F55">
+      <c r="F62">
         <v>1157.0000</v>
       </c>
-      <c r="G55"/>
-[...11 lines deleted...]
-      <c r="D56" t="inlineStr">
+      <c r="G62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>148</v>
+      </c>
+      <c r="B63" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety
 Rated&amp;nbsp;4.94&amp;nbsp;out of 5 based on&amp;nbsp;48customer ratings
 	Remington trigger with safety and bolt stop release
 	Replaces all Remington 700 triggers including&amp;nbsp;X-Mark Pro&amp;nbsp;&amp;amp; 721
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Hunting
 	Weight of pull range 1.5lbs – 4.0lbs
 	Comes complete with instructions and hardware pack for easy user installation
 	Available in Black o..</t>
         </is>
       </c>
-      <c r="E56">
+      <c r="E63">
         <v>5232.5</v>
       </c>
-      <c r="F56">
+      <c r="F63">
         <v>4550.0000</v>
       </c>
-      <c r="G56"/>
-[...11 lines deleted...]
-      <c r="D57" t="inlineStr">
+      <c r="G63"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>150</v>
+      </c>
+      <c r="B64" t="s">
+        <v>151</v>
+      </c>
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (2oz-6oz) Target Trigger w/Safety
 Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;7customer ratings
 Remington trigger with safety and bolt stop release
 	This trigger will fit models: 700, 40x, 721, &amp;amp; XR-100
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Target shooting (gun remains stationary)
 	Weight of pull range: 2oz-6oz
 	Factory set to break at 2.5oz
 	Comes complete with instructions and hardware pack for easy user in..</t>
         </is>
       </c>
-      <c r="E57">
+      <c r="E64">
         <v>5531.5</v>
       </c>
-      <c r="F57">
+      <c r="F64">
         <v>4810.0000</v>
       </c>
-      <c r="G57"/>
-[...43 lines deleted...]
-      <c r="D59" t="inlineStr">
+      <c r="G64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>152</v>
+      </c>
+      <c r="B65" t="s">
+        <v>153</v>
+      </c>
+      <c r="C65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>RIFLEBASIX Remington 700 (8oz-1.5lbs) Varmint Trigger w/ Safety
+Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;17customer ratings
+	Black Remington trigger with safety and bolt stop release
+	Will fit models: 700, 40x, 721, &amp;amp; XR-100 (Works with X-Mark Pro)
+	Also works with Bergara B14 series &amp;amp; CVA Cascade series
+	Typically used for Varmint shooting
+	Weight of pull range: 8oz-1.5lbs
+	Factory adjusted to break at 10oz to 12oz
+	Comes complete with instructions and hardware pack for..</t>
+        </is>
+      </c>
+      <c r="E65">
+        <v>4899</v>
+      </c>
+      <c r="F65">
+        <v>4260.0000</v>
+      </c>
+      <c r="G65"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>154</v>
+      </c>
+      <c r="B66" t="s">
+        <v>155</v>
+      </c>
+      <c r="C66" t="s">
+        <v>156</v>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Rbst Absolute Digimatic 200mm Caliper
 200x0.01mm&amp;nbsp; AOS digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
 Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
 Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
         </is>
       </c>
-      <c r="E59">
+      <c r="E66">
         <v>1121.25</v>
       </c>
-      <c r="F59">
+      <c r="F66">
         <v>975.0000</v>
       </c>
-      <c r="G59"/>
-[...11 lines deleted...]
-      <c r="D60" t="inlineStr">
+      <c r="G66"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>157</v>
+      </c>
+      <c r="B67" t="s">
+        <v>158</v>
+      </c>
+      <c r="C67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Rbst Absolute Caliper 150mm.&amp;nbsp;
 &amp;nbsp;
 Rbst Absolute Digimatic 150mm Caliper
 150x0.01mm AOS, digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
 Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
 Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
         </is>
       </c>
-      <c r="E60">
+      <c r="E67">
         <v>793.5</v>
       </c>
-      <c r="F60">
+      <c r="F67">
         <v>690.0000</v>
       </c>
-      <c r="G60"/>
-[...11 lines deleted...]
-      <c r="D61" t="inlineStr">
+      <c r="G67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" t="s">
+        <v>159</v>
+      </c>
+      <c r="C68" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>Robust T5S
 Silver&amp;nbsp; Components：440 Stainless (Blade/Scissors ） 420 (Stainless Handle: (1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Philips Screwdriver With Locking System 10.Reamer/Punch 11.Nail File 12.Saw 13.7/8/10/14mm Hexagon Wrench)&amp;nbsp; Includes Mini Sharpener...</t>
         </is>
       </c>
-      <c r="E61">
+      <c r="E68">
         <v>861.12</v>
       </c>
-      <c r="F61">
+      <c r="F68">
         <v>748.8000</v>
       </c>
-      <c r="G61"/>
-[...11 lines deleted...]
-      <c r="D62" t="inlineStr">
+      <c r="G68"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>160</v>
+      </c>
+      <c r="B69" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Robust -T6 Multitool
 Multi-Functional&amp;nbsp; 8 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T1 your favourite T 1 split)
 Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.150 kg.&amp;nbsp; Body and others components 420 Stainless, Blade and saw 440.Stainless steel.
 1. Can opener 2.Scissors 3. Knife&amp;nbsp; 4. Saw 5. Serrated 6. Nail lifter 7. Bottle/Can opener 8. Window Smashe..</t>
         </is>
       </c>
-      <c r="E62">
+      <c r="E69">
         <v>384.997</v>
       </c>
-      <c r="F62">
+      <c r="F69">
         <v>334.7800</v>
       </c>
-      <c r="G62"/>
-[...35 lines deleted...]
-      <c r="D64" t="inlineStr">
+      <c r="G69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>161</v>
+      </c>
+      <c r="B70" t="s">
+        <v>162</v>
+      </c>
+      <c r="C70" t="s">
+        <v>136</v>
+      </c>
+      <c r="D70" t="s">
+        <v>163</v>
+      </c>
+      <c r="E70">
+        <v>291.525</v>
+      </c>
+      <c r="F70">
+        <v>253.5000</v>
+      </c>
+      <c r="G70"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>164</v>
+      </c>
+      <c r="B71" t="s">
+        <v>165</v>
+      </c>
+      <c r="C71" t="s">
+        <v>136</v>
+      </c>
+      <c r="D71" t="s">
+        <v>166</v>
+      </c>
+      <c r="E71">
+        <v>291.525</v>
+      </c>
+      <c r="F71">
+        <v>253.5000</v>
+      </c>
+      <c r="G71"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>167</v>
+      </c>
+      <c r="B72" t="s">
+        <v>168</v>
+      </c>
+      <c r="C72" t="s">
+        <v>169</v>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>SG Pulse&amp;nbsp;&amp;nbsp;(Includes M-Lok and Picatinny mount)
 As long-range shooters, we have enough going against us — everything from the wind to worrying about standard deviation and extreme spread. All of that matters. But once you’ve mastered, or at least have a really good grasp of, your fundamentals of marksmanship, it’s time to employ all of this and ensure you’re making those shots as needed.
 However, when you start shooting in the mountains or on side slopes, it becomes really difficu..</t>
         </is>
       </c>
-      <c r="E64">
+      <c r="E72">
         <v>3887</v>
       </c>
-      <c r="F64">
+      <c r="F72">
         <v>3380.0000</v>
       </c>
-      <c r="G64"/>
-[...11 lines deleted...]
-      <c r="D65" t="inlineStr">
+      <c r="G72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>170</v>
+      </c>
+      <c r="B73" t="s">
+        <v>171</v>
+      </c>
+      <c r="C73" t="s">
+        <v>136</v>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; STG Gen 1 compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E65">
+      <c r="E73">
         <v>1840</v>
       </c>
-      <c r="F65">
+      <c r="F73">
         <v>1600.0000</v>
       </c>
-      <c r="G65"/>
-[...11 lines deleted...]
-      <c r="D66" t="inlineStr">
+      <c r="G73"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>172</v>
+      </c>
+      <c r="B74" t="s">
+        <v>173</v>
+      </c>
+      <c r="C74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Stilte Re-usable Earplugs
 Fitted with a SNR21db filter it is ideal to filter out unwanted noise.&amp;nbsp; Use them everywhere, during shooting competitions as reinforcement under Muffs or just as aid to filter noise away from shooting point...</t>
         </is>
       </c>
-      <c r="E66">
+      <c r="E74">
         <v>179.4</v>
       </c>
-      <c r="F66">
+      <c r="F74">
         <v>156.0000</v>
       </c>
-      <c r="G66"/>
-[...14 lines deleted...]
-      <c r="E67">
+      <c r="G74"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" t="s">
+        <v>176</v>
+      </c>
+      <c r="C75" t="s">
+        <v>174</v>
+      </c>
+      <c r="D75" t="s">
+        <v>177</v>
+      </c>
+      <c r="E75">
         <v>218.5</v>
       </c>
-      <c r="F67">
+      <c r="F75">
         <v>190.0000</v>
       </c>
-      <c r="G67"/>
-[...11 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="G75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Sunshade 4
+These machined aluminum 3″ sunshade extensions are made to block ambient light when having to take a shot while aiming in the general direction of the sun. They are threaded to screw onto the front of the objective end of the riflescope...</t>
+        </is>
+      </c>
+      <c r="E76">
+        <v>402.5</v>
+      </c>
+      <c r="F76">
+        <v>350.0000</v>
+      </c>
+      <c r="G76"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Sunshade 50
+These machined aluminum 3″ sunshade extensions are made to block ambient light when having to take a shot while aiming in the general direction of the sun. They are threaded to screw onto the front of the objective end of the riflescope...</t>
+        </is>
+      </c>
+      <c r="E77">
+        <v>402.5</v>
+      </c>
+      <c r="F77">
+        <v>350.0000</v>
+      </c>
+      <c r="G77"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" t="s">
+        <v>136</v>
+      </c>
+      <c r="D78" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 &amp;nbsp;Warrior compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminium, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E68">
-[...20 lines deleted...]
-      <c r="E69">
+      <c r="E78">
+        <v>920</v>
+      </c>
+      <c r="F78">
+        <v>800.0000</v>
+      </c>
+      <c r="G78"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" t="s">
+        <v>136</v>
+      </c>
+      <c r="D79" t="s">
+        <v>186</v>
+      </c>
+      <c r="E79">
         <v>74.75</v>
       </c>
-      <c r="F69">
+      <c r="F79">
         <v>65.0000</v>
       </c>
-      <c r="G69"/>
-[...86 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="G79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" t="s">
+        <v>188</v>
+      </c>
+      <c r="C80" t="s">
+        <v>14</v>
+      </c>
+      <c r="D80" t="inlineStr">
         <is>
           <t>Jager&amp;nbsp;JH-324C
 Material :Carbon Fiber
 Leg sections : 4
 PROFESSIONAL TRIPOD :&amp;nbsp;Bubble level :Yes
 Extended length (mm) :&amp;nbsp;1715
 Folded Length :680
 Jager&amp;nbsp;load capacity :18 KG
 Weight (g) :&amp;nbsp;2350
 Tripod&amp;nbsp;Color:&amp;nbsp;Black / Camo Cover
 Max.Tube :32 mm
 Folded.H :&amp;nbsp;680 mm
 Max.H : 1715 mm
 Min.H : 220 mm
 Load Capacity :&amp;nbsp;18 kg
 Weight :&amp;nbsp;2.35 kg
 Packaging and delivery
 Single package size :&amp;nbsp;85X25X25 cm
 Single gross w..</t>
         </is>
       </c>
-      <c r="E73">
+      <c r="E80">
         <v>6696.45</v>
       </c>
-      <c r="F73">
+      <c r="F80">
         <v>5823.0000</v>
       </c>
-      <c r="G73"/>
-[...11 lines deleted...]
-      <c r="D74" t="inlineStr">
+      <c r="G80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" t="s">
+        <v>190</v>
+      </c>
+      <c r="C81" t="s">
+        <v>45</v>
+      </c>
+      <c r="D81" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Dual Clamp, 64" Max, 66 lb Load, 4-Section Legs, Black
 If you’re tired of flimsy tripods that wobble under serious gear, meet the Linkogear Carbon Fiber Tripod. Built tough, engineered smart. With 4-section carbon-fiber legs and a dual-mode clamp head that grips both Arca-style and Picatinny-style plates, it’s made for creators, spotters, and professionals who need rock-solid stability wherever the job takes them.
 Specs That Matter:
 	Max Height:&amp;nbsp..</t>
         </is>
       </c>
-      <c r="E74">
+      <c r="E81">
         <v>6696.45</v>
       </c>
-      <c r="F74">
+      <c r="F81">
         <v>5823.0000</v>
       </c>
-      <c r="G74"/>
-[...11 lines deleted...]
-      <c r="D75" t="inlineStr">
+      <c r="G81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" t="s">
+        <v>192</v>
+      </c>
+      <c r="C82" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" t="inlineStr">
         <is>
           <t>Please note, the V4 AutoTrickler kit comes with everything :Includes::Glass Cup,&amp;nbsp;V4 Centering Tray,&amp;nbsp;V4 Funnel,&amp;nbsp;2x V4 Windows,&amp;nbsp;V4 Timing Belt (small tube),&amp;nbsp;V4 Timing Belt (large tube).&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E75">
+      <c r="E82">
         <v>797.9965</v>
       </c>
-      <c r="F75">
+      <c r="F82">
         <v>693.9100</v>
       </c>
-      <c r="G75"/>
-[...35 lines deleted...]
-      <c r="D77" t="inlineStr">
+      <c r="G82"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" t="s">
+        <v>194</v>
+      </c>
+      <c r="C83" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i – G4i reticle
 Description
 Introducing the GPO CENTURI 4-16x44i Riflescope, meticulously crafted and adapted for the discerning American shooter. This riflescope is a seamless blend of value and performance, addressing every field-use feature sought after by North American shooters and hunters.
 Designed to elevate your shooting experience, the GPO CENTURI riflescope boasts a 30mm main tube, providing a maximum range of adjustments for unparalleled precision. The inco..</t>
         </is>
       </c>
-      <c r="E77">
+      <c r="E83">
         <v>11459.175</v>
       </c>
-      <c r="F77">
+      <c r="F83">
         <v>9964.5000</v>
       </c>
-      <c r="G77"/>
-[...11 lines deleted...]
-      <c r="D78" t="inlineStr">
+      <c r="G83"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" t="s">
+        <v>196</v>
+      </c>
+      <c r="C84" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i – MOAi reticle
 Description
 Introducing the GPO CENTURI 4-16x44i Riflescope, meticulously crafted and adapted for the discerning American shooter. This riflescope is a seamless blend of value and performance, addressing every field-use feature sought after by North American shooters and hunters.
 Designed to elevate your shooting experience, the GPO CENTURI riflescope boasts a 30mm main tube, providing a maximum range of adjustments for unparalleled precision. The inc..</t>
         </is>
       </c>
-      <c r="E78">
-[...17 lines deleted...]
-      <c r="D79" t="inlineStr">
+      <c r="E84">
+        <v>9959</v>
+      </c>
+      <c r="F84">
+        <v>8660.0000</v>
+      </c>
+      <c r="G84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
+        <v>199</v>
+      </c>
+      <c r="C85" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" t="inlineStr">
         <is>
           <t>Description
 Elevate your observational experience with the cutting-edge PASSION SD 8×42 Binoculars, the latest addition to the renowned PASSION binocular line. Meticulously designed for those who seek optimal optical performance in lower light conditions without compromising on affordability.
 Crafted on a robust magnesium frame, the PASSION SD 8×42 features high-grade SD (substantial definition) glass elements, establishing itself as the market’s best price versus performance product. Weig..</t>
         </is>
       </c>
-      <c r="E79">
+      <c r="E85">
         <v>7624.5</v>
       </c>
-      <c r="F79">
+      <c r="F85">
         <v>6630.0000</v>
       </c>
-      <c r="G79"/>
-[...11 lines deleted...]
-      <c r="D80" t="inlineStr">
+      <c r="G85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
+        <v>201</v>
+      </c>
+      <c r="C86" t="s">
+        <v>49</v>
+      </c>
+      <c r="D86" t="inlineStr">
         <is>
           <t>SPECTRA 6X 1.5-9x44i
 Introducing the GPO SPECTRA 1.5-9x44i Riflescope, a high-performance optic designed to deliver versatility and precision in your hunting pursuits. This riflescope offers the ideal balance between a wide magnification range and a slightly larger objective lens, ensuring exceptional performance in lower-light shooting conditions.
 Designed to meet the demands of North American game hunting, the GPO SPECTRA 1.5-9x44i Riflescope is suitable for a wide range of species, from..</t>
         </is>
       </c>
-      <c r="E80">
+      <c r="E86">
         <v>18035.45</v>
       </c>
-      <c r="F80">
+      <c r="F86">
         <v>15683.0000</v>
       </c>
-      <c r="G80"/>
-[...11 lines deleted...]
-      <c r="D81" t="inlineStr">
+      <c r="G86"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
+        <v>203</v>
+      </c>
+      <c r="C87" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>GPO Centuri 2.5-15x50
+Built for a clear, bright view with a 50mm objective lenses and high-density glass elements, the&amp;nbsp;2.5-15x50 Centuri Riflescope&amp;nbsp;from&amp;nbsp;GPO USA&amp;nbsp;features a versatile magnification range and a simple and effective reticle design. Hold for windage and bullet-drop or dial in the trajectory at 1/4 MOA per click with 110 MOA of vertical and horizontal adjustment. Full GPObright multicoating ensures high light transmission for a bright image and the PASSIONdrop h..</t>
+        </is>
+      </c>
+      <c r="E87">
+        <v>12589.395</v>
+      </c>
+      <c r="F87">
+        <v>10947.3000</v>
+      </c>
+      <c r="G87"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" t="s">
+        <v>205</v>
+      </c>
+      <c r="C88" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" t="inlineStr">
         <is>
           <t>GPO USA Centuri 2.5-15x50
 Built for a clear, bright view with a 50mm objective lenses and high-density glass elements, the&amp;nbsp;2.5-15x50 Centuri Riflescope&amp;nbsp;from&amp;nbsp;GPO USA&amp;nbsp;features a versatile magnification range and a simple and effective reticle design. Hold for windage and bullet-drop or dial in the trajectory at 1/4 MOA per click with 110 MOA of vertical and horizontal adjustment. Full GPObright multicoating ensures high light transmission for a bright image and the PASSIONdr..</t>
         </is>
       </c>
-      <c r="E81">
+      <c r="E88">
         <v>12589.395</v>
       </c>
-      <c r="F81">
+      <c r="F88">
         <v>10947.3000</v>
       </c>
-      <c r="G81"/>
-[...11 lines deleted...]
-      <c r="D82" t="inlineStr">
+      <c r="G88"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" t="s">
+        <v>207</v>
+      </c>
+      <c r="C89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89" t="inlineStr">
         <is>
           <t>The AutoThrow powder hopper is made from PETG and incorporates a valve which blocks the flow when rotated. This hopper holds over 1 lb of powder. Hopper cover included. (V3 displayed)..</t>
         </is>
       </c>
-      <c r="E82">
+      <c r="E89">
         <v>797.9965</v>
       </c>
-      <c r="F82">
+      <c r="F89">
         <v>693.9100</v>
       </c>
-      <c r="G82"/>
-[...14 lines deleted...]
-      <c r="E83">
+      <c r="G89"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
+        <v>209</v>
+      </c>
+      <c r="C90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D90" t="s">
+        <v>210</v>
+      </c>
+      <c r="E90">
         <v>796.95</v>
       </c>
-      <c r="F83">
+      <c r="F90">
         <v>693.0000</v>
       </c>
-      <c r="G83"/>
-[...14 lines deleted...]
-      <c r="E84">
+      <c r="G90"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
+        <v>212</v>
+      </c>
+      <c r="C91" t="s">
+        <v>20</v>
+      </c>
+      <c r="D91" t="s">
+        <v>213</v>
+      </c>
+      <c r="E91">
         <v>368</v>
       </c>
-      <c r="F84">
+      <c r="F91">
         <v>320.0000</v>
       </c>
-      <c r="G84"/>
-[...11 lines deleted...]
-      <c r="D85" t="inlineStr">
+      <c r="G91"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" t="inlineStr">
         <is>
           <t>Timing Belt for V3 Auto Trickler
 This belt does not wear out over time under normal use and&amp;nbsp;you should never need to replace it&amp;nbsp;The V3 style is for the toothed pulleys on the V3 AutoThrow...</t>
         </is>
       </c>
-      <c r="E85">
+      <c r="E92">
         <v>171.925</v>
       </c>
-      <c r="F85">
+      <c r="F92">
         <v>149.5000</v>
       </c>
-      <c r="G85"/>
-[...14 lines deleted...]
-      <c r="E86">
+      <c r="G92"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" t="s">
+        <v>185</v>
+      </c>
+      <c r="C93" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" t="s">
+        <v>217</v>
+      </c>
+      <c r="E93">
         <v>299</v>
       </c>
-      <c r="F86">
+      <c r="F93">
         <v>260.0000</v>
       </c>
-      <c r="G86"/>
-[...11 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="G93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" t="s">
+        <v>219</v>
+      </c>
+      <c r="C94" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" t="inlineStr">
         <is>
           <t>Timing Belt for V4 Auto Trickler
 The V4 has two different sized belts for each tube. If you do need to replace your belt please contact us for instructions before attempting to disassemble AutoTrickler or AutoThrow...</t>
         </is>
       </c>
-      <c r="E87">
+      <c r="E94">
         <v>618.93</v>
       </c>
-      <c r="F87">
+      <c r="F94">
         <v>538.2000</v>
       </c>
-      <c r="G87"/>
-[...11 lines deleted...]
-      <c r="D88" t="inlineStr">
+      <c r="G94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" t="s">
+        <v>220</v>
+      </c>
+      <c r="C95" t="s">
+        <v>26</v>
+      </c>
+      <c r="D95" t="inlineStr">
         <is>
           <t>Robust -T1
 Components：
 440 Stainless (Blade/Scissors ） 420 Stainless (Handle：420 Stainless 1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Phillips Screwdriver 10.Reamer 11.Metal File 12.Ruler 13.Saw 14.Wire Stripper 15.Belt Clip)..</t>
         </is>
       </c>
-      <c r="E88">
+      <c r="E95">
         <v>861.12</v>
       </c>
-      <c r="F88">
+      <c r="F95">
         <v>748.8000</v>
       </c>
-      <c r="G88"/>
-[...11 lines deleted...]
-      <c r="D89" t="inlineStr">
+      <c r="G95"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" t="s">
+        <v>221</v>
+      </c>
+      <c r="C96" t="s">
+        <v>26</v>
+      </c>
+      <c r="D96" t="inlineStr">
         <is>
           <t>Robust -T3 Multitool
 Multi-Functional 11 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T8 Combo- Your favourite T8 was split in two)
 Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.350 kg.&amp;nbsp; Blades 420.Stainless steel.
 1. Can opener 2. Rescue hook 3. Flat-head screwdriver 4. Double-sided file 5. Box opener 6. Scissors 7 Knife 8. Phillips screwdriver 9. Flat-head sc..</t>
         </is>
       </c>
-      <c r="E89">
+      <c r="E96">
         <v>384.997</v>
       </c>
-      <c r="F89">
+      <c r="F96">
         <v>334.7800</v>
       </c>
-      <c r="G89"/>
-[...11 lines deleted...]
-      <c r="D90" t="inlineStr">
+      <c r="G96"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s">
+        <v>223</v>
+      </c>
+      <c r="C97" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>This cable fits either the AutoTrickler or AutoThrow motor. If the motor is shaking in place and not turning, the most likely reason is one of the four wires in this cable is broken.&amp;nbsp;Not suitable for the V4 AutoTrickler...</t>
         </is>
       </c>
-      <c r="E90">
+      <c r="E97">
         <v>339.25</v>
       </c>
-      <c r="F90">
+      <c r="F97">
         <v>295.0000</v>
       </c>
-      <c r="G90"/>
-[...11 lines deleted...]
-      <c r="D91" t="inlineStr">
+      <c r="G97"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
+        <v>225</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="inlineStr">
         <is>
           <t>Robust Pouch&amp;nbsp;
 Dark Brown Cow leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape.
 Place tool in pouch taking care it is straight.&amp;nbsp; With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch.&amp;nbsp; This should give you a snug fit and vintage look...</t>
         </is>
       </c>
-      <c r="E91">
+      <c r="E98">
         <v>161</v>
       </c>
-      <c r="F91">
+      <c r="F98">
         <v>140.0000</v>
       </c>
-      <c r="G91"/>
-[...11 lines deleted...]
-      <c r="D92" t="inlineStr">
+      <c r="G98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
+        <v>227</v>
+      </c>
+      <c r="C99" t="s">
+        <v>26</v>
+      </c>
+      <c r="D99" t="inlineStr">
         <is>
           <t>Robust Pouch Light Brown
 &amp;nbsp;
 Cows leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape to give you a snug fit and vintage look.
 Place tool in pouch taking care it is straight. &amp;nbsp;With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch. &amp;nbsp;This should give you a snug fit and vintage look...</t>
         </is>
       </c>
-      <c r="E92">
+      <c r="E99">
         <v>161</v>
       </c>
-      <c r="F92">
+      <c r="F99">
         <v>140.0000</v>
       </c>
-      <c r="G92"/>
-[...14 lines deleted...]
-      <c r="E93">
+      <c r="G99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
+        <v>229</v>
+      </c>
+      <c r="C100" t="s">
+        <v>26</v>
+      </c>
+      <c r="D100" t="s">
+        <v>230</v>
+      </c>
+      <c r="E100">
         <v>161</v>
       </c>
-      <c r="F93">
+      <c r="F100">
         <v>140.0000</v>
       </c>
-      <c r="G93"/>
-[...14 lines deleted...]
-      <c r="E94">
+      <c r="G100"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" t="s">
+        <v>232</v>
+      </c>
+      <c r="C101" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" t="s">
+        <v>233</v>
+      </c>
+      <c r="E101">
         <v>74.75</v>
       </c>
-      <c r="F94">
+      <c r="F101">
         <v>65.0000</v>
       </c>
-      <c r="G94"/>
-[...14 lines deleted...]
-      <c r="E95">
+      <c r="G101"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" t="s">
+        <v>235</v>
+      </c>
+      <c r="C102" t="s">
+        <v>26</v>
+      </c>
+      <c r="D102" t="s">
+        <v>236</v>
+      </c>
+      <c r="E102">
         <v>115</v>
       </c>
-      <c r="F95">
+      <c r="F102">
         <v>100.0000</v>
       </c>
-      <c r="G95"/>
-[...11 lines deleted...]
-      <c r="D96" t="inlineStr">
+      <c r="G102"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" t="s">
+        <v>238</v>
+      </c>
+      <c r="C103" t="s">
+        <v>238</v>
+      </c>
+      <c r="D103" t="inlineStr">
         <is>
           <t>CLARX - Rechargeable LED Magnifier headset
 CLARX - Rechargeable LED Magnifier headset with 5x interchangeable lenses and headset. (Buy the Brand buy the peace of mind!)..</t>
         </is>
       </c>
-      <c r="E96">
+      <c r="E103">
         <v>184</v>
       </c>
-      <c r="F96">
+      <c r="F103">
         <v>160.0000</v>
       </c>
-      <c r="G96"/>
-[...14 lines deleted...]
-      <c r="E97">
+      <c r="G103"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" t="s">
+        <v>240</v>
+      </c>
+      <c r="C104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104" t="s">
+        <v>241</v>
+      </c>
+      <c r="E104">
         <v>161</v>
       </c>
-      <c r="F97">
+      <c r="F104">
         <v>140.0000</v>
       </c>
-      <c r="G97"/>
+      <c r="G104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" t="s">
+        <v>244</v>
+      </c>
+      <c r="E105">
+        <v>161</v>
+      </c>
+      <c r="F105">
+        <v>140.0000</v>
+      </c>
+      <c r="G105"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>