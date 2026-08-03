--- v5 (2026-06-19)
+++ v6 (2026-08-03)
@@ -9,381 +9,410 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="260">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price (Incl)</t>
   </si>
   <si>
     <t>Price (Excl)</t>
   </si>
   <si>
     <t>Special Price</t>
   </si>
   <si>
     <t>AND FX-120i</t>
   </si>
   <si>
     <t>FX 120i</t>
   </si>
   <si>
     <t>AND</t>
   </si>
   <si>
     <t>AND FZ-120i</t>
   </si>
   <si>
     <t>FZ-120i</t>
   </si>
   <si>
-    <t>Jager 30mm Scope Bubble Level Black</t>
-[...2 lines deleted...]
-    <t>JASCBR30</t>
+    <t>GPO SPECTRA 8x  1-8x24i</t>
+  </si>
+  <si>
+    <t>RSX801</t>
+  </si>
+  <si>
+    <t>GPO</t>
+  </si>
+  <si>
+    <t>MI AutoTricklerV4</t>
+  </si>
+  <si>
+    <t>MI AUTOTRICKLERV4</t>
+  </si>
+  <si>
+    <t>Mc Donald Innovations</t>
+  </si>
+  <si>
+    <t>RB Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)</t>
+  </si>
+  <si>
+    <t>WTHBY-1</t>
+  </si>
+  <si>
+    <t>RifleBasix</t>
+  </si>
+  <si>
+    <t>Robust - D5 (Damascus)</t>
+  </si>
+  <si>
+    <t>Robust - D5</t>
+  </si>
+  <si>
+    <t>Robust</t>
+  </si>
+  <si>
+    <t>AC Anvil</t>
+  </si>
+  <si>
+    <t>AC390</t>
+  </si>
+  <si>
+    <t>AltitudeCraft</t>
+  </si>
+  <si>
+    <t>AC Carbon Scraping Tool</t>
+  </si>
+  <si>
+    <t>AC331</t>
+  </si>
+  <si>
+    <t>AC Comparator Body</t>
+  </si>
+  <si>
+    <t>AC393</t>
+  </si>
+  <si>
+    <t>Additional body for AltitudeCraft Bullet and headspace kits...</t>
+  </si>
+  <si>
+    <t>AC CompKit1</t>
+  </si>
+  <si>
+    <t>AC272</t>
+  </si>
+  <si>
+    <t>AC CompKit2</t>
+  </si>
+  <si>
+    <t>AC200</t>
+  </si>
+  <si>
+    <t>AC CompKit3</t>
+  </si>
+  <si>
+    <t>AC270</t>
+  </si>
+  <si>
+    <t>AC Glock Footprint</t>
+  </si>
+  <si>
+    <t>AC311</t>
+  </si>
+  <si>
+    <t>AC OAL Guage</t>
+  </si>
+  <si>
+    <t>AC294</t>
+  </si>
+  <si>
+    <t>Display Unit</t>
+  </si>
+  <si>
+    <t>DSP-01</t>
+  </si>
+  <si>
+    <t>LinkoGEAR</t>
+  </si>
+  <si>
+    <t>Linkogear DSP-01
+Bipod / Scope DIsplay Unit..</t>
+  </si>
+  <si>
+    <t>GPO Ballistic Turret</t>
+  </si>
+  <si>
+    <t>A320</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 3-18x44i – MOAi reticle</t>
+  </si>
+  <si>
+    <t>RCX650</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 3-18x50i – MOAi reticle</t>
+  </si>
+  <si>
+    <t>RCX651</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 4-16x44i FFP Compact</t>
+  </si>
+  <si>
+    <t>RC450</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 4-16x44i FFP Compact HSi</t>
+  </si>
+  <si>
+    <t>RCX451</t>
+  </si>
+  <si>
+    <t>GPO CENTURI 4x 3-12x44i Compact G4i Fiber SFP</t>
+  </si>
+  <si>
+    <t>RC420</t>
+  </si>
+  <si>
+    <t>GPO PASSION 20-60×85 APO</t>
+  </si>
+  <si>
+    <t>SP300</t>
+  </si>
+  <si>
+    <t>GPO PASSION ED 8×32 Binocular Sand</t>
+  </si>
+  <si>
+    <t>B302</t>
+  </si>
+  <si>
+    <t>GPO PASSION™ 16-48×65 APO</t>
+  </si>
+  <si>
+    <t>SP200</t>
+  </si>
+  <si>
+    <t>GPO RANGEGUIDE 3000 10x32</t>
+  </si>
+  <si>
+    <t>BX711</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA 4X 4-16x50i</t>
+  </si>
+  <si>
+    <t>RSX442</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA 8x 1,6-13x44i</t>
+  </si>
+  <si>
+    <t>RSX810</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA 8x 2-16x50i</t>
+  </si>
+  <si>
+    <t>RSX822</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA Dot</t>
+  </si>
+  <si>
+    <t>RD100</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA Pistol Reflex Dot</t>
+  </si>
+  <si>
+    <t>RD120</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA™ 6x 4.5-27x50i FFP LRPro</t>
+  </si>
+  <si>
+    <t>RS670</t>
+  </si>
+  <si>
+    <t>GPO SPECTRA™ 6x 4.5-27x50i FFP PLRi RSX672</t>
+  </si>
+  <si>
+    <t>RSX672</t>
+  </si>
+  <si>
+    <t>GS PA-03 Swivel</t>
+  </si>
+  <si>
+    <t>PA-03-A</t>
+  </si>
+  <si>
+    <t>Gunstuff</t>
+  </si>
+  <si>
+    <t>Swivel Stud GS..</t>
+  </si>
+  <si>
+    <t>Jager 30MM .1.26 Medium  Scope Ring</t>
+  </si>
+  <si>
+    <t>JH30M</t>
   </si>
   <si>
     <t>Jager</t>
   </si>
   <si>
-    <t>Black Jager 30mm Scope Bubble Level&amp;nbsp;..</t>
-[...238 lines deleted...]
-&amp;nbsp;Hunting Rest Clamp Quick Release Plate Clamp Tripod Mount Adapter for Tripod Camera Base..</t>
+    <t>Jager 30MM .97 Low Scope Ring</t>
+  </si>
+  <si>
+    <t>JH30L</t>
+  </si>
+  <si>
+    <t>Jager 34MM .97 Low Scope Ring</t>
+  </si>
+  <si>
+    <t>JH34L</t>
+  </si>
+  <si>
+    <t>Jager 34MM 1.26 Medium Scope Ring</t>
+  </si>
+  <si>
+    <t>JH34M</t>
+  </si>
+  <si>
+    <t>Jager 34MM 1.45 High Scope Ring</t>
+  </si>
+  <si>
+    <t>JH34H</t>
+  </si>
+  <si>
+    <t>LINKOGEAR Arca Swiss M-LOK Plate PUM-200</t>
+  </si>
+  <si>
+    <t>PUM-200</t>
   </si>
   <si>
     <t>LINKOGEAR Arca Swiss M-LOK Plate PUM-60</t>
   </si>
   <si>
     <t>PUM-60</t>
   </si>
   <si>
-    <t>LinkoGEAR HB-C01 Bipod</t>
-[...2 lines deleted...]
-    <t>HB-C01</t>
+    <t>LinkoGEAR BM-01</t>
+  </si>
+  <si>
+    <t>BM-01</t>
+  </si>
+  <si>
+    <t>LinkoGEAR HB-C01L Bipod</t>
+  </si>
+  <si>
+    <t>HB-C01L</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C02 Bipod</t>
   </si>
   <si>
     <t>HB-C02</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C02M Bipod</t>
   </si>
   <si>
     <t>HB-C02M</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C03 Bipod</t>
   </si>
   <si>
     <t>HB-C03</t>
   </si>
   <si>
     <t>LinkoGEAR HB-C04 Bipod</t>
   </si>
   <si>
     <t>HB-C04</t>
   </si>
   <si>
+    <t>LinkoGEAR HB-C04BR Bipod Brown</t>
+  </si>
+  <si>
+    <t>HB-C04BR</t>
+  </si>
+  <si>
     <t>LinkoGEAR HB-C05 Bipod</t>
   </si>
   <si>
     <t>HB-C05</t>
   </si>
   <si>
+    <t>LinkoGEAR HB-C05M Bipod Bronze</t>
+  </si>
+  <si>
+    <t>HB-C05MBR</t>
+  </si>
+  <si>
+    <t>LinkoGEAR HB-C07 Ti Bipod</t>
+  </si>
+  <si>
+    <t>HB-C07Ti</t>
+  </si>
+  <si>
     <t>Linkogear HT-223AM Carbon Fiber Mini Tripod – Picatinny/Arca</t>
   </si>
   <si>
     <t>HT-223AM</t>
   </si>
   <si>
     <t>Linkogear HT-404C Carbon Fiber Tripod – Picatinny/Arca  Black</t>
   </si>
   <si>
     <t>HT-404C</t>
   </si>
   <si>
     <t>Linkogear HT-404CBR Carbon Fiber Tripod – Picatinny/Arca  Bronze</t>
   </si>
   <si>
     <t>HT-404CBR</t>
   </si>
   <si>
     <t>LinkoGEAR IP-01</t>
   </si>
   <si>
     <t>IP-01</t>
   </si>
   <si>
     <t>LinkoGEAR PA-03 Swivel</t>
@@ -397,348 +426,357 @@
   <si>
     <t>LinkoGEAR PA-13</t>
   </si>
   <si>
     <t>PA-13</t>
   </si>
   <si>
     <t>LinkoGEAR PA-15</t>
   </si>
   <si>
     <t>PA-15</t>
   </si>
   <si>
     <t>LinkoGEAR PA-25</t>
   </si>
   <si>
     <t>PA-25</t>
   </si>
   <si>
     <t>LinkoGEAR PA-27</t>
   </si>
   <si>
     <t>PA-27</t>
   </si>
   <si>
+    <t>LinkoGEAR SS1l</t>
+  </si>
+  <si>
+    <t>SS11</t>
+  </si>
+  <si>
     <t>Linkogear Universal Bipod Feet</t>
   </si>
   <si>
     <t>BSP-01</t>
   </si>
   <si>
     <t>BSP-02</t>
   </si>
   <si>
     <t>Linkogear Universal Bipod Feet BSP-03 Aluminum - Pair</t>
   </si>
   <si>
     <t>BSP-03</t>
   </si>
   <si>
     <t>Linkogear Universal Display Unit</t>
   </si>
   <si>
     <t>MDT Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERM</t>
   </si>
   <si>
-    <t>Gunstuff</t>
-[...1 lines deleted...]
-  <si>
     <t>MI V4 Replacement Windows</t>
   </si>
   <si>
     <t>V4 WIN</t>
   </si>
   <si>
     <t>Replacement Windows for the V4 Auto Trickler -&amp;nbsp;Pair of replacement acrylic windows for the front and back of the V4 housing...</t>
   </si>
   <si>
     <t>Powder MAX</t>
   </si>
   <si>
     <t>PMAX</t>
-  </si>
-[...8 lines deleted...]
-Electronic Digital Weighting 50g 0.001g, .00GN Portable High-precision Professional Pocket Laboratory Scale..</t>
   </si>
   <si>
     <t>Powder MAX II GN scale</t>
   </si>
   <si>
     <t>PMAXII</t>
   </si>
   <si>
     <t>&amp;nbsp;PW-5I GN scale
 Powder Max II .001G or .00GN 20g Mini Electronic White Backlight Weight Touch Pocket Scale with USB..</t>
   </si>
   <si>
     <t>RB Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety</t>
   </si>
   <si>
     <t>L-1K</t>
   </si>
   <si>
-    <t>RB Remington 700 (2oz-6oz) Target Trigger w/Safety</t>
-[...4 lines deleted...]
-  <si>
     <t>RB Remington 700 (8oz-1.5lbs) Black</t>
   </si>
   <si>
     <t>LV-1K</t>
   </si>
   <si>
+    <t>RB Ruger M77 MK II Varmint / Target (8oz-3lb)</t>
+  </si>
+  <si>
+    <t>RU-VT</t>
+  </si>
+  <si>
+    <t>RB Savage Arms (Universal)</t>
+  </si>
+  <si>
+    <t>SAV-2</t>
+  </si>
+  <si>
     <t>Rbst Absolute Digimatic 200mm Caliper</t>
   </si>
   <si>
     <t>RbstCal200</t>
   </si>
   <si>
     <t>Rbst</t>
   </si>
   <si>
     <t>Rbst Absolute Digimatic Caliper 150mm</t>
   </si>
   <si>
     <t>RbstCal150</t>
   </si>
   <si>
     <t>Robust - T5S</t>
   </si>
   <si>
     <t>Robust - T6</t>
   </si>
   <si>
     <t>Scope Picatinny Mount 30mm</t>
   </si>
   <si>
     <t>SCMP30</t>
   </si>
   <si>
     <t>Accessory mount for Scope Tube..</t>
   </si>
   <si>
     <t>Scope Picatinny Mount 34mm</t>
   </si>
   <si>
     <t>SCMP34</t>
   </si>
   <si>
     <t>Accessory mount for devices such as additional Red Dot..SG Pulse etc..</t>
   </si>
   <si>
-    <t>SGPulse (Includes M-Lok and Piccantiny mount)</t>
+    <t>SG Pulse (Includes M-Lok and Piccantiny mount)</t>
   </si>
   <si>
     <t>SGPULSE</t>
   </si>
   <si>
     <t>Shooters Global</t>
+  </si>
+  <si>
+    <t>SG Pulse Pro Shooting Assistant</t>
+  </si>
+  <si>
+    <t>SG Pulse Pro</t>
   </si>
   <si>
     <t>STG (Gen 1 )  Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERS</t>
   </si>
   <si>
     <t>Stilte Gray 21db Reusable earplugs</t>
   </si>
   <si>
     <t>Stilte2G</t>
   </si>
   <si>
     <t>Stilte</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs</t>
   </si>
   <si>
     <t>STILTE_B</t>
   </si>
   <si>
     <t>StilteBlack 26db - Reusable Earplugs
 Stilte Black, fitted with a SNR28db filter it is ideal to filter out unwanted noise...</t>
   </si>
   <si>
     <t>Sunshade 4</t>
   </si>
   <si>
     <t>A350</t>
-  </si>
-[...4 lines deleted...]
-    <t>A353</t>
   </si>
   <si>
     <t>Warrior Adjustable Bag Rider</t>
   </si>
   <si>
     <t>BAGRIDERW</t>
   </si>
   <si>
     <t>Weighing Cup</t>
   </si>
   <si>
     <t>WEIGH CUP</t>
   </si>
   <si>
     <t>Powder Scale Weighing Cup
 Milligram Cup for Reloading Labs, capable to take most loads
 &amp;nbsp;..</t>
   </si>
   <si>
+    <t>AC Comparator Body Extra Large</t>
+  </si>
+  <si>
+    <t>AC407</t>
+  </si>
+  <si>
+    <t>GPO RANGEGUIDE 3200 10×40</t>
+  </si>
+  <si>
+    <t>BX733</t>
+  </si>
+  <si>
     <t>Jager Tripod Combo</t>
   </si>
   <si>
     <t>JH-324C</t>
   </si>
   <si>
+    <t>Jager 30mm Scope Bubble Level Black</t>
+  </si>
+  <si>
+    <t>JASCBR30</t>
+  </si>
+  <si>
+    <t>Black Jager 30mm Scope Bubble Level&amp;nbsp;..</t>
+  </si>
+  <si>
+    <t>Jager 34mm Scope Bubble Level Black</t>
+  </si>
+  <si>
+    <t>JASCBR34</t>
+  </si>
+  <si>
+    <t>Black&amp;nbsp;Jager&amp;nbsp; 34mm Scope Bubble Level..</t>
+  </si>
+  <si>
     <t>Linkogear HT-324C Portable Low Profile Carbon Fiber Shooting Tripod</t>
   </si>
   <si>
     <t>HT-324C</t>
   </si>
   <si>
+    <t>Linkogear HT-324CBR Portable Low Profile Carbon Fiber Shooting Tripod</t>
+  </si>
+  <si>
+    <t>HT-324CBR</t>
+  </si>
+  <si>
     <t>MI V4 Spare Parts Kit</t>
   </si>
   <si>
     <t>V4 SPARE</t>
   </si>
   <si>
-    <t>GPO CENTURI 4-16x44i – G4i reticle</t>
-[...4 lines deleted...]
-  <si>
     <t>GPO CENTURI 4-16x44i – MOAi reticle</t>
   </si>
   <si>
     <t>RCX440</t>
   </si>
   <si>
-    <t>R6,971.30</t>
-[...1 lines deleted...]
-  <si>
     <t>GPO PASSION SD 8×42</t>
   </si>
   <si>
     <t>B240</t>
   </si>
   <si>
     <t>GPO SPECTRA 6X 1.5-9x44i</t>
   </si>
   <si>
     <t>RS630</t>
   </si>
   <si>
+    <t>Jager Hunting Rest Quick Release Plate Clamp</t>
+  </si>
+  <si>
+    <t>JCAP1</t>
+  </si>
+  <si>
+    <t>Jager Quick release clamp
+&amp;nbsp;Hunting Rest Clamp Quick Release Plate Clamp Tripod Mount Adapter for Tripod Camera Base..</t>
+  </si>
+  <si>
     <t>GPO Centuri 2.5-15x50 G4i Fiber</t>
   </si>
   <si>
     <t>RCX636</t>
   </si>
   <si>
     <t>GPO Centuri 2.5-15x50 G4i ZS MOAi</t>
   </si>
   <si>
     <t>RCX635</t>
   </si>
   <si>
     <t>MI V4 Hopper</t>
   </si>
   <si>
     <t>V4 HOP</t>
   </si>
   <si>
-    <t>MI V3 Spare Parts Kit</t>
-[...13 lines deleted...]
-  <si>
     <t>V3 AutoTrickler Tube</t>
   </si>
   <si>
     <t>V3 AT TUBE</t>
   </si>
   <si>
     <t>Replacement V3 AutoTrickler Tube..</t>
-  </si>
-[...4 lines deleted...]
-    <t>MI V3 TIMING BELT</t>
   </si>
   <si>
     <t>MI V4 / V3 Cup</t>
   </si>
   <si>
     <t>Cup for V4 and V3 Auto Trickler
 Cup for the V3 / V4 Autotrickler..</t>
   </si>
   <si>
-    <t>MI V4 Timing Belt Set</t>
-[...4 lines deleted...]
-  <si>
     <t>Robust - T1</t>
   </si>
   <si>
+    <t>RB Ruger All Centerfire’s (14oz-2.5lb)</t>
+  </si>
+  <si>
+    <t>RU-MK II</t>
+  </si>
+  <si>
     <t>Robust - T3</t>
-  </si>
-[...4 lines deleted...]
-    <t>V3 MOTOR CABLE</t>
   </si>
   <si>
     <t>Robust Pouch DB(T1)</t>
   </si>
   <si>
     <t>RobPouchDB</t>
   </si>
   <si>
     <t>Robust Pouch LB(T1)</t>
   </si>
   <si>
     <t>RPBPOUCHLB</t>
   </si>
   <si>
     <t>Robust Damascus Tools bits</t>
   </si>
   <si>
     <t>BIT D5</t>
   </si>
   <si>
     <t>Screwdriver Bits for D5..</t>
   </si>
   <si>
     <t>Robust Replacement PlierBlades</t>
   </si>
@@ -815,51 +853,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G105"/>
+  <dimension ref="A1:G115"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -870,2687 +908,2949 @@
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>FX-120i Precision Balance, 122g x 0.001g with External Calibration
 &amp;nbsp;
 A precision balance that combines all of the essential weighing functions in a compact, light-weight package. C-SHS Patented weighing technology&amp;nbsp; Compact footprint with fast stabilization Dependable &amp;amp;&amp;nbsp;durable IP65 and Legal for Trade (NTEP and MC) models available
 Robust and Durable
 	Patented weighing technology ‘Compact Super Hybrid Sensor'(C-SHS) makes it compact, fast, and precise
 	Feel conf..</t>
         </is>
       </c>
       <c r="E2">
-        <v>12923.125</v>
+        <v>13268.125</v>
       </c>
       <c r="F2">
-        <v>11237.5000</v>
+        <v>11537.5000</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>FZ-120i Precision Balance, 122g x 0.001g with Internal Calibration
 &amp;nbsp;
 A precision balance that combines all of the essential weighing functions in a compact, light-weight package. C-SHS Patented weighing technology Compact footprint with fast stabilization Dependable &amp;amp;&amp;nbsp;durable IP65 and Legal for Trade (NTEP and MC) models available
 Laboratory level performance suitable for use in any area where moisture or dust can be problematic. This IP65 rated balance can even withstand ..</t>
         </is>
       </c>
       <c r="E3">
-        <v>14360.05</v>
+        <v>14705.05</v>
       </c>
       <c r="F3">
-        <v>12487.0000</v>
+        <v>12787.0000</v>
       </c>
       <c r="G3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-        <v>15</v>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>GPO&amp;nbsp; SPECTRA 8x 1-8x24i Fiber
+Description
+Introducing the pinnacle of riflescope technology, the SPECTRA 1-8x24i. Engineered for the most demanding scenarios, this scope stands as the ultimate companion for conquering dangerous game and rugged terrains. Its compact and lightweight design belies its formidable capabilities, as it harnesses the industry-leading 8x super zoom technology.
+With the revolutionary iCONTROL microdot illumination activated, this scope offers unparalleled ve..</t>
+        </is>
       </c>
       <c r="E4">
-        <v>437</v>
+        <v>19147.5</v>
       </c>
       <c r="F4">
-        <v>380.0000</v>
+        <v>16650.0000</v>
       </c>
       <c r="G4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>JH-55 Ballhead
-[...1 lines deleted...]
-...</t>
+          <t>AutoTricklerV4
+PURCHASE TOGETHER WITH AND FX OR FZ scale.&amp;nbsp; Inspired by an auger (and refined through simulation, testing, and iteration), a large tube with deep spiral grooves pours bulk powder at rates up to 50 GN/s, ramping down smoothly to within 1-2 grains of the target..</t>
         </is>
       </c>
       <c r="E5">
-        <v>1449</v>
+        <v>14905.15</v>
       </c>
       <c r="F5">
-        <v>1260.0000</v>
+        <v>12961.0000</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="D7" t="inlineStr">
         <is>
           <t>Weatherby Vanguard / Howa WTHBY-1 (1.5-4lbs)
 Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;14customer ratings
 • Replaces Weatherby Vanguard, Howa (“Legacy”), Howa Mini with both 2 and 3 position factory safeties, HACT trigger,&amp;nbsp; Smith &amp;amp; Wesson 1500, Mossberg 1500 (w/ rounded nose housing)
 • Two position safety included and installed
 • Comes complete with instructions, hardware pack, and wrench for easy user installation
 • Weight of pull range: 1.5lbs-4.0lbs
 • Factory set to break..</t>
         </is>
       </c>
-      <c r="E7">
-[...17 lines deleted...]
-      <c r="D8" t="inlineStr">
+      <c r="E6">
+        <v>4427.5</v>
+      </c>
+      <c r="F6">
+        <v>3850.0000</v>
+      </c>
+      <c r="G6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="inlineStr">
         <is>
           <t>Robust - D5&amp;nbsp; &amp;nbsp;Damascus - (Pre Order Now)
 			&amp;nbsp;
 			440 Stainless Steel,&amp;nbsp;Full Locking Multitool Pliers Multi Tool Multi-function&amp;nbsp;Tool with Belt Clip, featuring a Damascus blade and a unmistakenly battle worn&amp;nbsp;look.&amp;nbsp;
 			Size
 			11*5*2.2CM
 			Material
 			#440A and Damascus Blade
 			Weight
 			263g
 			Packing
 			Pouch + Kra..</t>
         </is>
       </c>
+      <c r="E7">
+        <v>1031.55</v>
+      </c>
+      <c r="F7">
+        <v>897.0000</v>
+      </c>
+      <c r="G7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>AltitudeCraft Anvil
+Compatible with any calipers for versatile use. With Bullet Comparator (sold separately) to ensure round consistency.&amp;nbsp; It is constructed&amp;nbsp;from aluminum and brass for durability.
+It facilitates&amp;nbsp;round alignment during measurement...</t>
+        </is>
+      </c>
       <c r="E8">
-        <v>1552.5</v>
+        <v>287.5</v>
       </c>
       <c r="F8">
-        <v>1350.0000</v>
+        <v>250.0000</v>
       </c>
       <c r="G8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9" t="inlineStr">
-        <is>
-[...23 lines deleted...]
-      <c r="D10" t="inlineStr">
         <is>
           <t>AltitudeCraft Carbon Multi-Scraper, Carbon Removal Tool
 	Precise and Efficient Cleaning: Specifically designed for cleaning essential mechanical components, AltitudeCraft carbon scraper effectively removes carbon buildup from 12 critical surfaces, including the bolt, firing pin, carrier, and cam pin, ensuring optimal performance.
 	Wide Compatibility: The carbon removal tool is compatible with equipment featuring similar bolt carrier group designs.
 	Durable Stainless Steel Construction: Cr..</t>
         </is>
       </c>
+      <c r="E9">
+        <v>491.05</v>
+      </c>
+      <c r="F9">
+        <v>427.0000</v>
+      </c>
+      <c r="G9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
       <c r="E10">
-        <v>491.05</v>
+        <v>481.666</v>
       </c>
       <c r="F10">
-        <v>427.0000</v>
+        <v>418.8400</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...22 lines deleted...]
-      <c r="D12" t="inlineStr">
+        <v>26</v>
+      </c>
+      <c r="D11" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet and Headspace Gauge Comparator Kit with 14 Inserts and 6 Bushings
 	Ultimate Precision for Every Caliber: The AltitudeCraft bullet and headspace gauge comparator kit is designed to cater to a wide range of calibers from .17" to .45" and headspace sizes up to E420. With 14 inserts and 6 bushings, this comparator reloading kit eliminates guesswork, allowing reloaders to precisely measure both bullet seating depth and headspace, essential for optimal shooting perf..</t>
         </is>
       </c>
-      <c r="E12">
-[...17 lines deleted...]
-      <c r="D13" t="inlineStr">
+      <c r="E11">
+        <v>1614.6</v>
+      </c>
+      <c r="F11">
+        <v>1404.0000</v>
+      </c>
+      <c r="G11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Bullet Comparator Kit with 14 Inserts
 	Key Points:
 	Ultimate Precision: The AltitudeCraft bullet comparator kit is the reloader's dream, ensuring unparalleled precision in measuring the seating depth of loaded ammunition. With the comparator body designed to attach seamlessly to your caliper, comparator reloading kit includes 14 inserts, catering to calibers from 0.17 to 0.45 caliber. Eliminate the guesswork and variations in seating depth.
 	Innovative Design..</t>
         </is>
       </c>
+      <c r="E12">
+        <v>952.2</v>
+      </c>
+      <c r="F12">
+        <v>828.0000</v>
+      </c>
+      <c r="G12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;
+AltitudeCraft Headspace Gauge Comparator Kit with 6 Bushings
+	Key Points:
+	Ultimate Accuracy Enhancement: Maximize your reloading accuracy with the AltitudeCraft headspace comparator kit, which includes 6 bushings to boost brass longevity, enhance accuracy, and ensure safety by precisely measuring brass variations before and after firing or resizing, optimizing each round for unmatched precision.
+	Broad Caliber Compatibility: The AltitudeCraft headspace comparator reloadin..</t>
+        </is>
+      </c>
       <c r="E13">
-        <v>952.2</v>
+        <v>1031.55</v>
       </c>
       <c r="F13">
-        <v>828.0000</v>
+        <v>897.0000</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
         <v>39</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Titanium AltitudeCraft Optic Adapter Plate for Glock 43X/48 MOS
 	Wide Compatibility: Compatible with Glock 43X/48 MOS and Springfield Hellcat OSP, this precision optics mount plate is a perfect compatible with Holosun 407K/507K optics with an RMSc footprint. No slide modification is required, making it versatile for tactical and competitive shooting needs.
 	Enhanced Stability with Reinforced Recoil Posts: Engineered with robust recoil support, this adapter plate ensures your optic remains ..</t>
         </is>
       </c>
       <c r="E14">
         <v>749.9955</v>
       </c>
       <c r="F14">
         <v>652.1700</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" t="s">
         <v>41</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 AltitudeCraft Overall Length Gauge Straight, Compatible with Bolt-Action and Single-Shot Firearms
 	AltitudeCraft Overall Length Gauge – Precision &amp;amp; Consistency for Reloading
 	Upgrade your reloading accuracy with the&amp;nbsp;AltitudeCraft Overall Length Gauge (OAL Gauge)&amp;nbsp;– a precision tool designed for competitive shooters, hunters, and reloading enthusiasts. This gauge ensures&amp;nbsp;precise bullet seating depth, reducing inconsistencies and improving overall shooting pe..</t>
         </is>
       </c>
       <c r="E15">
         <v>1166.1</v>
       </c>
       <c r="F15">
         <v>1014.0000</v>
       </c>
       <c r="G15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
-        <v>1610</v>
+        <v>805</v>
       </c>
       <c r="F16">
-        <v>1400.0000</v>
+        <v>700.0000</v>
       </c>
       <c r="G16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
         <v>47</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>GPO Ballistic Turret
 With the GBT ballistic turret, GPO meets the wishes of many customers and offers a unique and quick reticle ballistic adjustment: The standard turret of the SPECTRA 1,6-13x44i can be replaced with the optionally available GBT in just a few seconds. The ZERO-Stop already installed in the standard version of the SPECTRA 1,6-13x44i can be used with both turret variants. The GBT has 5 superimposed rings for distance up to 500 m.
 The turret can be locked and is therefore secu..</t>
         </is>
       </c>
       <c r="E17">
         <v>1943.5</v>
       </c>
       <c r="F17">
         <v>1690.0000</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Introducing the GPO CENTURI 3-18x4i Riflescope—engineered with precision and purpose for the American shooter. Combining exceptional performance with outstanding value, its large 50mm objective lens maximizes low-light capability, making it an ideal choice for hunters and marksmen across North America.
 For those seeking a high-magnification scope with a streamlined profile, the GPO CENTURI 3-18x44i delivers. Built with advanced 6X zoom optics and a robust 30mm main tube, it offers s..</t>
         </is>
       </c>
       <c r="E18">
         <v>10212</v>
       </c>
       <c r="F18">
         <v>8880.0000</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Introducing the GPO CENTURI 3-18x50i Riflescope—engineered with precision and purpose for the American shooter. Combining exceptional performance with outstanding value, its large 50mm objective lens maximizes low-light capability, making it an ideal choice for hunters and marksmen across North America.
 For those seeking a high-magnification scope with a streamlined profile, the GPO CENTURI 3-18x50i delivers. Built with advanced 6X zoom optics and a robust 30mm main tube, it offers ..</t>
         </is>
       </c>
       <c r="E19">
-        <v>12638.5</v>
+        <v>12880</v>
       </c>
       <c r="F19">
-        <v>10990.0000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11200.0000</v>
+      </c>
+      <c r="G19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i FFP Super Compact – MIL reticle
 Unleash the pinnacle of tactical precision with the GPO CENTURI 4-16x44i Super-Compact FFP Riflescope. Crafted for shooters demanding FFP high magnification in extreme compactness, this riflescope embodies the perfect fusion of value and performance.
 Measuring a mere 9.9 inches, it boasts double HD glass elements, delivering exceptional optical clarity. The MIL illuminated reticle, coupled with MIL-based turrets featuring a zero-stop loc..</t>
         </is>
       </c>
       <c r="E20">
         <v>12707.5</v>
       </c>
       <c r="F20">
         <v>11050.0000</v>
       </c>
       <c r="G20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i FFP Super Compact – HSi MIL reticle
 Unleash the pinnacle of tactical precision with the GPO CENTURI 4-16x44i Super-Compact FFP Riflescope. Crafted for shooters demanding FFP high magnification in extreme compactness, this riflescope embodies the perfect fusion of value and performance.
 Measuring a mere 9.9 inches, it boasts double HD glass elements, delivering exceptional optical clarity. The MIL illuminated reticle, coupled with MIL-based turrets featuring a zero-stop..</t>
         </is>
       </c>
       <c r="E21">
         <v>13006.5</v>
       </c>
       <c r="F21">
         <v>11310.0000</v>
       </c>
       <c r="G21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CENTURI 4x 3-12x44i Compact G4i Fiber SFP
 Elevate your shooting experience with the GPO CENTURI 3-12x44i Super-Compact Riflescope, meticulously designed for shooters seeking higher magnification and unparalleled compactness. At a mere 9.9 inches in length, this riflescope embodies the perfect fusion of value and performance.
 Experience exceptional optical clarity with double HD glass elements, ensuring every detail is vividly captured. The G4i illuminated micro-dot reticle provides precise..</t>
         </is>
       </c>
       <c r="E22">
         <v>10674.3</v>
       </c>
       <c r="F22">
         <v>9282.0000</v>
       </c>
       <c r="G22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>PASSION ED
-Elevate your observation experience with the 10x42ED Binoculars, combining 10x magnification and a 42mm objective lens for optimal performance in a range of environments.PASSION™ ED (extra-low dispersion) binoculars are engineered to the highest standards in their class and manufactured in the same world-class facilities as renowned European brands.&amp;nbsp;Featuring a robust yet lightweight magnesium body, they offer exceptional durability without added weight. Combined with GPO USA’..</t>
+          <t>PASSION 20-60×85 APO Spotting Scope
+Discover the world in stunning detail with the all-new PASSION APO 20-60x85mm, an exceptional fusion of cutting-edge optical performance and innovative design. Featuring a robust internal magnesium body wrapped in durable rubber armoring, this spotting scope is built to endure the harshest conditions. Its advanced APO (apochromatic) lenses eliminate chromatic aberrations, while GPObright™ high-transmission coatings ensure maximum light efficiency. The preci..</t>
         </is>
       </c>
       <c r="E23">
-        <v>10861.75</v>
+        <v>19895</v>
       </c>
       <c r="F23">
-        <v>9445.0000</v>
+        <v>17300.0000</v>
       </c>
       <c r="G23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D24" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="D25" t="inlineStr">
         <is>
           <t>Description
 Elevate your outdoor adventures with the GPO PASSION ED 8×32 Binoculars—a remarkable combination of performance, lightweight design, and optical excellence. Crafted for outdoor enthusiasts who demand high performance without compromise, these binoculars are equipped with advanced features that enhance your viewing experience.
 The PASSION ED 8×32 Binoculars boast high-grade ED front lenses and a magnesium micro-bridge body, resulting in a lightweight yet durable construction. Wi..</t>
         </is>
       </c>
-      <c r="E25">
+      <c r="E24">
         <v>9568</v>
       </c>
-      <c r="F25">
+      <c r="F24">
         <v>8320.0000</v>
       </c>
-      <c r="G25"/>
-[...11 lines deleted...]
-      <c r="D26" t="inlineStr">
+      <c r="G24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" t="inlineStr">
         <is>
           <t>PASSION™ 16-48×65 APO
 The GPO PASSION™ 16-48×65 mm is the smaller representative in this class and is particularly mobile thanks to its extreme compactness and low weight. Both spotting scopes are waterproof (nitrogen-filled) and have high-quality and extremely robust magnesium housings with non-slip ArmorX grip elements in the lower spotting scope area and integrated tripod adapter plate. A suitable carrying case (stay-on-case) is already included in the scope of delivery.
 			Mag..</t>
         </is>
       </c>
+      <c r="E25">
+        <v>16744</v>
+      </c>
+      <c r="F25">
+        <v>14560.0000</v>
+      </c>
+      <c r="G25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>RANGEGUIDE 3000 10x32
+Witness the future of optics with the GPO RANGEGUIDE 10×32 Rangefinding Binoculars, Ranging capability from 6 yards to over 3,000 yards, a testament to GPO’s dedication to pioneering high-performance rangefinding products. Prepare to be astounded as you compare the RANGEGUIDE 10×32 to any European optic available. This revelation will transform you into a fervent believer in our unmatched optical precision and modern electronic rangefinding technology, encapsulated withi..</t>
+        </is>
+      </c>
       <c r="E26">
-        <v>16744</v>
+        <v>19734</v>
       </c>
       <c r="F26">
-        <v>14560.0000</v>
+        <v>17160.0000</v>
       </c>
       <c r="G26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D27" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="D28" t="inlineStr">
         <is>
           <t>SPECTRA 4X 4-16x50i
 Designed to elevate your shooting experience, the SPECTRA™ riflescope series brings a distinct “European flavor” to precision optics, with&amp;nbsp;metric-based turrets&amp;nbsp;(adjusting in centimeters, approximately 1/3″) and&amp;nbsp;metric reticle designs, these scopes cater to those who value European-style precision. As with all GPO products,&amp;nbsp;SPECTRA™ riflescopes are backed by our exclusive Spectacular Lifetime Warranty™, ensuring long-term performance and peace of mind.
 ..</t>
         </is>
       </c>
-      <c r="E28">
-[...19 lines deleted...]
-      <c r="D29" t="inlineStr">
+      <c r="E27">
+        <v>10390.25</v>
+      </c>
+      <c r="F27">
+        <v>9035.0000</v>
+      </c>
+      <c r="G27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>This riflescope complements the successful GPO family of 8x zooms with a unique, versatile, and ultra-compact class representative.
 Thanks to its extremely short 44 mm objective lens design and a reinforced housing, it is&amp;nbsp;ideal for attachments (thermal imaging, night&amp;nbsp;vision). With parallax adjustment from 10m, it is also the ideal platform for all eyepiece attachments.
 The extremely compact and ultra-lightweight design is perfect for the use on particularly slim and handy weapons.
 I..</t>
         </is>
       </c>
+      <c r="E28">
+        <v>23322</v>
+      </c>
+      <c r="F28">
+        <v>20280.0000</v>
+      </c>
+      <c r="G28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>The new SPECTRA 8x 2-16x50i G4i Fiber further expands the successful line of 8x zooms at GPO. It perfectly complements the current 2-16x44i with its extreme compactness with a version with a 50 mm objective lens diameter. This is based on the optical construction kit of our very successful 1.6-13x44i and scores with unique optical performance in terms of image quality (color rendition, transmission, resolution and edge sharpness), field of view and maximum mechanical stability. Our optionally av..</t>
+        </is>
+      </c>
       <c r="E29">
-        <v>23322</v>
+        <v>23138</v>
       </c>
       <c r="F29">
-        <v>20280.0000</v>
+        <v>20120.0000</v>
       </c>
       <c r="G29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>The new SPECTRA 8x 2-16x50i G4i Fiber further expands the successful line of 8x zooms at GPO. It perfectly complements the current 2-16x44i with its extreme compactness with a version with a 50 mm objective lens diameter. This is based on the optical construction kit of our very successful 1.6-13x44i and scores with unique optical performance in terms of image quality (color rendition, transmission, resolution and edge sharpness), field of view and maximum mechanical stability. Our optionally av..</t>
+          <t>Introducing the SPECTRA DOT Red Dot Sight, a powerhouse of performance and durability designed to excel in both hunting and tactical scenarios. Crafted with uncompromising quality, this sight is engineered to be your ultimate optical companion.
+One of its standout features is its remarkable efficiency in power management, boasting an impressive battery runtime of up to 50,000 hours. This ensures that the SPECTRA DOT will remain operational for extended periods, eliminating the worry of freque..</t>
         </is>
       </c>
       <c r="E30">
-        <v>24219</v>
+        <v>6749.35</v>
       </c>
       <c r="F30">
-        <v>21060.0000</v>
+        <v>5869.0000</v>
       </c>
       <c r="G30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="D31" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="D32" t="inlineStr">
         <is>
           <t>Description
 Introducing the SPECTRA REFLEX DOT Sight, a cutting-edge addition to the world of reflex sighting systems designed to elevate your shooting experience to new heights. Crafted with meticulous attention to detail, this sight is engineered to provide unparalleled performance and precision for shooting sports enthusiasts.
 The high-density polymer lenses are a testament to our commitment to optical excellence, coated with GPObright high-transmission lens coatings to ensure a crystal..</t>
         </is>
       </c>
-      <c r="E32">
+      <c r="E31">
         <v>6122.025</v>
       </c>
-      <c r="F32">
+      <c r="F31">
         <v>5323.5000</v>
       </c>
-      <c r="G32"/>
-[...11 lines deleted...]
-      <c r="D33" t="inlineStr">
+      <c r="G31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>SPECTRA™ 6x 4.5-27x50i PLRi
 The GPO SPECTRA 6x 4.5-27x50i LRPro is designed for demanding users who want to shoot and hunt at long distances with high magnification and prefer a reticle in the first focal plane. With a center tube diameter of 34mm, magnification of up to 27x, a transmission of 92%, a large adjustment range (32 mrad), a wide eye relief, a large exit pupil, and an integrated zero stop, it is the ideal product for ambitious long-distance shooters.
 The SPECTRA 4.5-27x50i LRPro i..</t>
         </is>
       </c>
-      <c r="E33">
+      <c r="E32">
         <v>30199</v>
       </c>
-      <c r="F33">
+      <c r="F32">
         <v>26260.0000</v>
       </c>
-      <c r="G33"/>
-[...11 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="G32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" t="inlineStr">
         <is>
           <t>SPECTRA™ 6x 4.5-27x50i PLRi
 The GPO SPECTRA 6x 4.5-27x50i PLRi is designed for demanding users who want to shoot and hunt at long distances with high magnification and prefer a reticle in the first focal plane. With a center tube diameter of 34mm, magnification of up to 27x, a transmission of 92%, a large adjustment range (32 mrad), a wide eye relief, a large exit pupil, and an integrated zero stop, it is the ideal product for ambitious long-distance shooters.
 The SPECTRA 4.5-27x50i PLRi is ..</t>
         </is>
       </c>
+      <c r="E33">
+        <v>29152.5</v>
+      </c>
+      <c r="F33">
+        <v>25350.0000</v>
+      </c>
+      <c r="G33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" t="s">
+        <v>83</v>
+      </c>
       <c r="E34">
-        <v>29152.5</v>
+        <v>379.5</v>
       </c>
       <c r="F34">
-        <v>25350.0000</v>
+        <v>330.0000</v>
       </c>
       <c r="G34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B35" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>86</v>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Unlike conventional scope rings, Jager Match Rings incorporate hardened steel alignment pins that precisely locate the upper cap, increasing rigidity, reducing movement under recoil, and ensuring consistent clamping performance.
+	Our Match Scope Rings are manufactured to the highest standards and tolerances. The rings are precision-machined on advanced 5-axis CNC equipment to minimize manufacturing operations and ensure exceptional accuracy, consistency, and quality..</t>
+        </is>
       </c>
       <c r="E35">
-        <v>595.7</v>
+        <v>1698.55</v>
       </c>
       <c r="F35">
-        <v>518.0000</v>
+        <v>1477.0000</v>
       </c>
       <c r="G35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Jager&amp;nbsp;DT-02RX Fluid Head
-Our DT series gimbal, the latest panoramic fluid head technology, a dual panoramic fluid head and a panoramic fluid head, offering unique features to suit your specific needs.&amp;nbsp; Dual panoramic hydraulic heads are available in DT-02R and DT-03R models, which provide a 720° panoramic range and enable full range of motion. Made with precision CNC technology and constructed from durable aluminum alloy material, this gimbal is built to last and provides smooth, st..</t>
+          <t>Unlike conventional scope rings, Jager Match Rings incorporate hardened steel alignment pins that precisely locate the upper cap, increasing rigidity, reducing movement under recoil, and ensuring consistent clamping performance.
+Our Match Scope Rings are manufactured to the highest standards and tolerances. The rings are precision-machined on advanced 5-axis CNC equipment to minimize manufacturing operations and ensure exceptional accuracy, consistency, and quality..</t>
         </is>
       </c>
       <c r="E36">
-        <v>1564</v>
+        <v>1698.55</v>
       </c>
       <c r="F36">
-        <v>1360.0000</v>
+        <v>1477.0000</v>
       </c>
       <c r="G36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B37" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>86</v>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Unlike conventional scope rings, Jager Match Rings incorporate hardened steel alignment pins that precisely locate the upper cap, increasing rigidity, reducing movement under recoil, and ensuring consistent clamping performance.
+	Our Match Scope Rings are manufactured to the highest standards and tolerances. The rings are precision-machined on advanced 5-axis CNC equipment to minimize manufacturing operations and ensure exceptional accuracy, consistency, and quality
+&amp;nbsp;..</t>
+        </is>
       </c>
       <c r="E37">
-        <v>579.6</v>
+        <v>1698.55</v>
       </c>
       <c r="F37">
-        <v>504.0000</v>
+        <v>1477.0000</v>
       </c>
       <c r="G37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" t="s">
+        <v>92</v>
+      </c>
+      <c r="C38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Unlike conventional scope rings, Jager Match Rings incorporate hardened steel alignment pins that precisely locate the upper cap, increasing rigidity, reducing movement under recoil, and ensuring consistent clamping performance.
+	Our Match Scope Rings are manufactured to the highest standards and tolerances. The rings are precision-machined on advanced 5-axis CNC equipment to minimize manufacturing operations and ensure exceptional accuracy, consistency, and quality..</t>
+        </is>
+      </c>
+      <c r="E38">
+        <v>1698.55</v>
+      </c>
+      <c r="F38">
+        <v>1477.0000</v>
+      </c>
+      <c r="G38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>93</v>
+      </c>
+      <c r="B39" t="s">
+        <v>94</v>
+      </c>
+      <c r="C39" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Unlike conventional scope rings, Jager Match Rings incorporate hardened steel alignment pins that precisely locate the upper cap, increasing rigidity, reducing movement under recoil, and ensuring consistent clamping performance.
+Our Match Scope Rings are manufactured to the highest standards and tolerances. The rings are precision-machined on advanced 5-axis CNC equipment to minimize manufacturing operations and ensure exceptional accuracy, consistency, and quality..</t>
+        </is>
+      </c>
+      <c r="E39">
+        <v>1698.55</v>
+      </c>
+      <c r="F39">
+        <v>1477.0000</v>
+      </c>
+      <c r="G39"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
         <v>95</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B40" t="s">
         <v>96</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="C40" t="s">
+        <v>44</v>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Description:
+Meet the LINKOGEAR Arca Swiss M-LOK Plate PUM200 — built for shooters who demand rock-solid stability and fast setup. Designed to bridge your rifle and tripod/Bipod, this plate locks down tight, keeping your setup steady when accuracy matters most.
+Features:
+	Arca Swiss compatibility&amp;nbsp;– standard mount for most tripod heads and our HB-C05 and C02M Bipod.
+	M-LOK ready&amp;nbsp;– secure fit to your handguard or chassis system.
+	CNC-machined aluminum&amp;nbsp;– lig..</t>
+        </is>
+      </c>
+      <c r="E40">
+        <v>437</v>
+      </c>
+      <c r="F40">
+        <v>380.0000</v>
+      </c>
+      <c r="G40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41" t="s">
+        <v>98</v>
+      </c>
+      <c r="C41" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Description:
 Meet the LINKOGEAR Arca Swiss M-LOK Plate PUM60 — built for shooters who demand rock-solid stability and fast setup. Designed to bridge your rifle and tripod/Bipod, this plate locks down tight, keeping your setup steady when accuracy matters most.
 Features:
 	Arca Swiss compatibility&amp;nbsp;– standard mount for most tripod heads and our HB-C02M Bipod.
 	M-LOK ready&amp;nbsp;– secure fit to your handguard or chassis system.
 	CNC-machined aluminum&amp;nbsp;– lightweight ..</t>
         </is>
       </c>
-      <c r="E38">
-[...19 lines deleted...]
-          <t>Linkogear HB-C01
+      <c r="E41">
+        <v>322</v>
+      </c>
+      <c r="F41">
+        <v>280.0000</v>
+      </c>
+      <c r="G41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Linkogear BM-01 Bino Adapter Arca Swiss &amp;amp; 1/4-20 Mount Aluminum
+The Linkogear BM-01 is a CNC-machined aluminum binocular adapter designed for serious stability. It features a fully integrated Arca-Swiss dovetail base for direct clamp-in use — no extra plates required.
+The base also includes a standard 1/4"-20 threaded socket, giving you universal compatibility with traditional tripods, ball heads, window mounts, monopods, and other standard mounting systems...</t>
+        </is>
+      </c>
+      <c r="E42">
+        <v>368</v>
+      </c>
+      <c r="F42">
+        <v>320.0000</v>
+      </c>
+      <c r="G42"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>101</v>
+      </c>
+      <c r="B43" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Linkogear HB-C01L
 Carbon Fiber Tactical Bipod – QD Picatinny – Rubber &amp;amp; Spike Feet (Black or Brown)
 Description:
-The Linkogear HB-C01 is what happens when you blend carbon fiber muscle with tactical precision. Built for shooters who refuse to settle, this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp;&amp;nbsp;The Linkogear HB-C01 isn’t for the guy who babies his gear. It’s for the shooter who drags it through mud, dust, and whatever comes your way..</t>
-[...20 lines deleted...]
-      <c r="D40" t="inlineStr">
+The Linkogear HB-C01L is longer than the Linkogear HB-C01. Built for shooters who refuse to settle, this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp;&amp;nbsp;The Linkogear HB-C01L isn’t for the guy who babies his gear. It’s for the shooter who drags it through mud, dust, and whatever comes your way, and expects it to work every singl..</t>
+        </is>
+      </c>
+      <c r="E43">
+        <v>2499.9965</v>
+      </c>
+      <c r="F43">
+        <v>2173.9100</v>
+      </c>
+      <c r="G43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Linkogear HB-C02 Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
 Linkogear HB-C02M Bipod, BLACK&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
 If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-soli..</t>
         </is>
       </c>
-      <c r="E40">
+      <c r="E44">
         <v>2332.2</v>
       </c>
-      <c r="F40">
+      <c r="F44">
         <v>2028.0000</v>
       </c>
-      <c r="G40"/>
-[...11 lines deleted...]
-      <c r="D41" t="inlineStr">
+      <c r="G44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>105</v>
+      </c>
+      <c r="B45" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Linkogear HB-C02M Bipod – Black, Carbon Fiber, Quick-Detach, 7-10” Adjustable
 Linkogear HB-C02M Bipod, BLACK –&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
 If you’re looking for a bipod that&amp;nbsp;actually holds its own&amp;nbsp;against the big names without draining your wallet, the&amp;nbsp;Linkogear HB-C02M&amp;nbsp;is it. This isn’t some flimsy, overpriced gimmick—it’s a&amp;nbsp;battle-ready bipod&amp;nbsp;built for&amp;nbsp;real-world use.&amp;nbsp;Lightweight, rock-s..</t>
         </is>
       </c>
-      <c r="E41">
+      <c r="E45">
         <v>2499.9965</v>
       </c>
-      <c r="F41">
+      <c r="F45">
         <v>2173.9100</v>
       </c>
-      <c r="G41"/>
-[...11 lines deleted...]
-      <c r="D42" t="inlineStr">
+      <c r="G45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>107</v>
+      </c>
+      <c r="B46" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>The Linkogear HB-C03 is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
 With carbon fiber legs and a wide stance, th..</t>
         </is>
       </c>
-      <c r="E42">
+      <c r="E46">
         <v>2583.337</v>
       </c>
-      <c r="F42">
+      <c r="F46">
         <v>2246.3800</v>
       </c>
-      <c r="G42"/>
-[...11 lines deleted...]
-      <c r="D43" t="inlineStr">
+      <c r="G46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>The Linkogear HB-C04&amp;nbsp; is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
 With carbon fiber legs and a wide stan..</t>
         </is>
       </c>
-      <c r="E43">
+      <c r="E47">
         <v>2173.5</v>
       </c>
-      <c r="F43">
+      <c r="F47">
         <v>1890.0000</v>
       </c>
-      <c r="G43"/>
-[...11 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="G47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>The Linkogear HB-C04&amp;nbsp; is a lightweight, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—giving you options whether you're locking down on a rifle chassis or adapting to a tripod-style support.
+With carbon fiber legs and a wide stan..</t>
+        </is>
+      </c>
+      <c r="E48">
+        <v>2173.5</v>
+      </c>
+      <c r="F48">
+        <v>1890.0000</v>
+      </c>
+      <c r="G48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>113</v>
+      </c>
+      <c r="B49" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>The Linkogear HB-C05 is a lightweight, wide stance, no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with picatinny rail locking system.
 With carbon fiber legs and a wide stance, the HB-C05 gives you excellent stability without the weight penalty. It adjusts quickly between 7.9 inches (20 cm) and 10.2 inches (26 cm) and lock..</t>
         </is>
       </c>
-      <c r="E44">
+      <c r="E49">
         <v>2251.125</v>
       </c>
-      <c r="F44">
+      <c r="F49">
         <v>1957.5000</v>
       </c>
-      <c r="G44"/>
-[...11 lines deleted...]
-      <c r="D45" t="inlineStr">
+      <c r="G49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B50" t="s">
+        <v>116</v>
+      </c>
+      <c r="C50" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Linkogear HB-C05M Bipod, BRonze –&amp;nbsp; Carbon Fiber, Quick-Detach, Picatinny &amp;amp; Acra Swiss Compatible, 7-10” Adjustable
+The Linkogear HB-C05M&amp;nbsp; is a lightweight, wide stance&amp;nbsp; no-compromise carbon fiber bipod built for precision shooters and field operators who need a solid rest without packing unnecessary bulk. Designed to handle real-world conditions, this bipod features a CNC-machined head with dual mounting capability—Picatinny rail and ARCA-Swiss Monoball Fix (26mm dovetail)—..</t>
+        </is>
+      </c>
+      <c r="E50">
+        <v>2328.75</v>
+      </c>
+      <c r="F50">
+        <v>2025.0000</v>
+      </c>
+      <c r="G50"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Linkogear HB-C07 Ti
+Super Light Weight Carbon Fiber Tactical Bipod – QD Picatinny – Rubber &amp;amp; Spike Feet Silver
+Description:
+The Linkogear HB-C07 Ti&amp;nbsp; is what happens when you blend carbon fiber muscle with tactical precision. Built for hunters who hunt by foot and need no extra weight. this bipod delivers rock-solid stability without turning your rifle into a boat anchor.&amp;nbsp; &amp;nbsp;High-strength carbon fiber keeps the weight down, and Titanium adds that extra strength but don’t ..</t>
+        </is>
+      </c>
+      <c r="E51">
+        <v>3105</v>
+      </c>
+      <c r="F51">
+        <v>2700.0000</v>
+      </c>
+      <c r="G51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>119</v>
+      </c>
+      <c r="B52" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
 If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
 LINKOGEAR HT-223 Carbon Tripod Picatinny CNC Head
 Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-223 Carbon Fiber Mini Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
 This thing is compact, lightweight, and built..</t>
         </is>
       </c>
-      <c r="E45">
+      <c r="E52">
         <v>2794.5</v>
       </c>
-      <c r="F45">
+      <c r="F52">
         <v>2430.0000</v>
       </c>
-      <c r="G45"/>
-[...11 lines deleted...]
-      <c r="D46" t="inlineStr">
+      <c r="G52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B53" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
 If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
 LINKOGEAR HT-404C Carbon Tripod Picatinny CNC Head
 Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-404 Carbon Fiber Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
 This thing is compact, lightweight, and built lik..</t>
         </is>
       </c>
-      <c r="E46">
+      <c r="E53">
         <v>8165</v>
       </c>
-      <c r="F46">
+      <c r="F53">
         <v>7100.0000</v>
       </c>
-      <c r="G46"/>
-[...11 lines deleted...]
-      <c r="D47" t="inlineStr">
+      <c r="G53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B54" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" t="s">
+        <v>44</v>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Picatinny/Arca Clamp,
 If you're tired of wobbly tripods that can’t handle your rifle’s weight—or your standards—
 LINKOGEAR HT-404CBR Carbon Tripod Picatinny CNC Head
 Looking for a rock-solid shooting platform that doesn't weigh more than your lunch? Meet the LINKOGEAR HT-404CBR Carbon Fiber Tripod – your new go-to for precision shooting, scouting, or glassing from the field without hauling a full-size setup.
 This thing is compact, lightweight, and buil..</t>
         </is>
       </c>
-      <c r="E47">
+      <c r="E54">
         <v>8165</v>
       </c>
-      <c r="F47">
+      <c r="F54">
         <v>7100.0000</v>
       </c>
-      <c r="G47"/>
-[...11 lines deleted...]
-      <c r="D48" t="inlineStr">
+      <c r="G54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" t="s">
+        <v>126</v>
+      </c>
+      <c r="C55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Picatinny to Arca rail adaptor&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Picatinny to Arca rail adaptor - compatible with HB-C03 and HB-C05
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;
 			&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E48">
+      <c r="E55">
         <v>350.75</v>
       </c>
-      <c r="F48">
+      <c r="F55">
         <v>305.0000</v>
       </c>
-      <c r="G48"/>
-[...32 lines deleted...]
-      <c r="D50" t="inlineStr">
+      <c r="G55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>127</v>
+      </c>
+      <c r="B56" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" t="s">
+        <v>129</v>
+      </c>
+      <c r="E56">
+        <v>333.5</v>
+      </c>
+      <c r="F56">
+        <v>290.0000</v>
+      </c>
+      <c r="G56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>3 Slots Aluminum Picatinny&amp;nbsp;rail
 &amp;nbsp;
 Specification
 			item
 			Universal 3&amp;nbsp;slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			3 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 		..</t>
         </is>
       </c>
-      <c r="E50">
+      <c r="E57">
         <v>172.5</v>
       </c>
-      <c r="F50">
+      <c r="F57">
         <v>150.0000</v>
       </c>
-      <c r="G50"/>
-[...11 lines deleted...]
-      <c r="D51" t="inlineStr">
+      <c r="G57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>132</v>
+      </c>
+      <c r="B58" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>5 Slots Aluminum Picatinny Bracket
 &amp;nbsp;
 Specification
 			item
 			Universal 5&amp;nbsp;slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			5&amp;nbsp;slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E51">
+      <c r="E58">
         <v>184</v>
       </c>
-      <c r="F51">
+      <c r="F58">
         <v>160.0000</v>
       </c>
-      <c r="G51"/>
-[...11 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="G58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>134</v>
+      </c>
+      <c r="B59" t="s">
+        <v>135</v>
+      </c>
+      <c r="C59" t="s">
+        <v>44</v>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>5 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 5 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			5 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E52">
+      <c r="E59">
         <v>310.5</v>
       </c>
-      <c r="F52">
+      <c r="F59">
         <v>270.0000</v>
       </c>
-      <c r="G52"/>
-[...11 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="G59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" t="s">
+        <v>137</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" t="inlineStr">
         <is>
           <t>7 Slot Picatinny to M-Loc Bracket&amp;nbsp;
 &amp;nbsp;
 Specification
 			item
 			Universal 7 slot bracket for picatinny
 			Type
 			Scope Mounts &amp;amp; Accessories
 			Material
 			Aluminum Alloy, Stainless Steel
 			size
 			7 slots
 			Weight
 			0.015
 			Applicable People
 			Universal
 			Special Features
 ..</t>
         </is>
       </c>
-      <c r="E53">
+      <c r="E60">
         <v>310.5</v>
       </c>
-      <c r="F53">
+      <c r="F60">
         <v>270.0000</v>
       </c>
-      <c r="G53"/>
-[...11 lines deleted...]
-      <c r="D54" t="inlineStr">
+      <c r="G60"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" t="s">
+        <v>139</v>
+      </c>
+      <c r="C61" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Linkogear Aluminum Phone Clamp Mount 360° Rotating Cold Shoe Tripod
+This Linkogear Universal Aluminum Phone Clamp is built&amp;nbsp;&amp;nbsp;solid, no-wobble setup&amp;nbsp;
+It’s compact, rugged, and smooth where it counts..</t>
+        </is>
+      </c>
+      <c r="E61">
+        <v>345</v>
+      </c>
+      <c r="F61">
+        <v>300.0000</v>
+      </c>
+      <c r="G61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>140</v>
+      </c>
+      <c r="B62" t="s">
+        <v>141</v>
+      </c>
+      <c r="C62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-01 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces where you need grip..</t>
         </is>
       </c>
-      <c r="E54">
+      <c r="E62">
         <v>310.5</v>
       </c>
-      <c r="F54">
+      <c r="F62">
         <v>270.0000</v>
       </c>
-      <c r="G54"/>
-[...11 lines deleted...]
-      <c r="D55" t="inlineStr">
+      <c r="G62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" t="s">
+        <v>142</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-02 Aluminum Flower Spikes Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s flower spike bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-02 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces wh..</t>
         </is>
       </c>
-      <c r="E55">
+      <c r="E63">
         <v>230</v>
       </c>
-      <c r="F55">
+      <c r="F63">
         <v>200.0000</v>
       </c>
-      <c r="G55"/>
-[...11 lines deleted...]
-      <c r="D56" t="inlineStr">
+      <c r="G63"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>143</v>
+      </c>
+      <c r="B64" t="s">
+        <v>144</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-03 Aluminum Stainless Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-03 – Flat Feet
 	Material: Aluminum 6061
 	Weight: 48.9 g / 1.72 oz
 	Rock-solid on hard, smooth surfaces where ..</t>
         </is>
       </c>
-      <c r="E56">
+      <c r="E64">
         <v>434.7</v>
       </c>
-      <c r="F56">
+      <c r="F64">
         <v>378.0000</v>
       </c>
-      <c r="G56"/>
-[...5 lines deleted...]
-      <c r="B57" t="s">
+      <c r="G64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>145</v>
+      </c>
+      <c r="B65" t="s">
+        <v>43</v>
+      </c>
+      <c r="C65" t="s">
         <v>44</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="inlineStr">
+      <c r="D65" t="inlineStr">
         <is>
           <t>Linkogear Universal Bipod Feet BSP-01 Aluminum Terrain - Pair
 &amp;nbsp;
 Don’t let the ground decide your shot. Linkogear’s universal bipod feet give you the grip, stability, and adaptability you need—whether you’re locked down on concrete, dug in on rocky soil, or punching through ice. Available in three models, each built for a specific mission:
 BSP-01 – Lightweight Spikes
 	Material: Aluminum 6061
 	Weight: 25.3 g / 0.89 oz
 	Best for mixed surfaces where you need grip..</t>
         </is>
       </c>
-      <c r="E57">
+      <c r="E65">
         <v>1610</v>
       </c>
-      <c r="F57">
+      <c r="F65">
         <v>1400.0000</v>
       </c>
-      <c r="G57"/>
-[...11 lines deleted...]
-      <c r="D58" t="inlineStr">
+      <c r="G65"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" t="s">
+        <v>82</v>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; MDT compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E58">
-[...20 lines deleted...]
-      <c r="E59">
+      <c r="E66">
+        <v>977.5</v>
+      </c>
+      <c r="F66">
+        <v>850.0000</v>
+      </c>
+      <c r="G66"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" t="s">
+        <v>149</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>150</v>
+      </c>
+      <c r="E67">
         <v>224.25</v>
       </c>
-      <c r="F59">
+      <c r="F67">
         <v>195.0000</v>
       </c>
-      <c r="G59"/>
-[...11 lines deleted...]
-      <c r="D60" t="inlineStr">
+      <c r="G67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>151</v>
+      </c>
+      <c r="B68" t="s">
+        <v>152</v>
+      </c>
+      <c r="C68" t="s">
+        <v>82</v>
+      </c>
+      <c r="D68" t="inlineStr">
         <is>
           <t>&amp;nbsp;
 Powder MAX Digital Powder Scale
 Milligram Scale 50g X 0.001g, Digital Mg/Powder Scale for Reloading Labs, Includes 20g Calibration Weight
 This high-precision digital milligram scale set comes with handy calibration weight and other reloading accessories. The backlit LCD makes the numbers more viewable and easy to read.
 Key Features
 - Color:Black / Silver/ Gold&amp;nbsp;
 - Max. Capacity: 50g / 1.7636oz / 250ct / 771.61gn / 1.6075ozt / 32.15dwt
 - Readability: 0.001g / 0.000..</t>
         </is>
       </c>
-      <c r="E60">
+      <c r="E68">
         <v>1127</v>
       </c>
-      <c r="F60">
+      <c r="F68">
         <v>980.0000</v>
       </c>
-      <c r="G60"/>
-[...35 lines deleted...]
-      <c r="E62">
+      <c r="G68"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>153</v>
+      </c>
+      <c r="B69" t="s">
+        <v>154</v>
+      </c>
+      <c r="C69" t="s">
+        <v>82</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69">
         <v>1330.55</v>
       </c>
-      <c r="F62">
+      <c r="F69">
         <v>1157.0000</v>
       </c>
-      <c r="G62"/>
-[...11 lines deleted...]
-      <c r="D63" t="inlineStr">
+      <c r="G69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>156</v>
+      </c>
+      <c r="B70" t="s">
+        <v>157</v>
+      </c>
+      <c r="C70" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (1.5lbs-4lbs) Hunting Trigger w/ Safety
 Rated&amp;nbsp;4.94&amp;nbsp;out of 5 based on&amp;nbsp;48customer ratings
 	Remington trigger with safety and bolt stop release
 	Replaces all Remington 700 triggers including&amp;nbsp;X-Mark Pro&amp;nbsp;&amp;amp; 721
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Hunting
 	Weight of pull range 1.5lbs – 4.0lbs
 	Comes complete with instructions and hardware pack for easy user installation
 	Available in Black o..</t>
         </is>
       </c>
-      <c r="E63">
+      <c r="E70">
         <v>5232.5</v>
       </c>
-      <c r="F63">
+      <c r="F70">
         <v>4550.0000</v>
       </c>
-      <c r="G63"/>
-[...42 lines deleted...]
-      <c r="D65" t="inlineStr">
+      <c r="G70"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>158</v>
+      </c>
+      <c r="B71" t="s">
+        <v>159</v>
+      </c>
+      <c r="C71" t="s">
+        <v>20</v>
+      </c>
+      <c r="D71" t="inlineStr">
         <is>
           <t>RIFLEBASIX Remington 700 (8oz-1.5lbs) Varmint Trigger w/ Safety
 Rated&amp;nbsp;5.00&amp;nbsp;out of 5 based on&amp;nbsp;17customer ratings
 	Black Remington trigger with safety and bolt stop release
 	Will fit models: 700, 40x, 721, &amp;amp; XR-100 (Works with X-Mark Pro)
 	Also works with Bergara B14 series &amp;amp; CVA Cascade series
 	Typically used for Varmint shooting
 	Weight of pull range: 8oz-1.5lbs
 	Factory adjusted to break at 10oz to 12oz
 	Comes complete with instructions and hardware pack for..</t>
         </is>
       </c>
-      <c r="E65">
-[...17 lines deleted...]
-      <c r="D66" t="inlineStr">
+      <c r="E71">
+        <v>5290</v>
+      </c>
+      <c r="F71">
+        <v>4600.0000</v>
+      </c>
+      <c r="G71"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>160</v>
+      </c>
+      <c r="B72" t="s">
+        <v>161</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Ruger RU-VT M77 MK II Varmint / Target (8oz-3lb)
+Rated&amp;nbsp;4.86&amp;nbsp;out of 5 based on&amp;nbsp;7customer ratings
+• Replaces 2 Stage Ruger trigger for the model M77 MK II Varmint/Target Rifle and the Hawkeye&amp;nbsp;Predator.
+• Accommodates three position factory safety for excellent single stage operation.
+• Electroless nickel plated to match factory action.
+• Comes complete with instructions, hardware pack, and adjustment screw for easy user installation.
+• Weight of pull Range: 8oz-3lbs
+..</t>
+        </is>
+      </c>
+      <c r="E72">
+        <v>4082.5</v>
+      </c>
+      <c r="F72">
+        <v>3550.0000</v>
+      </c>
+      <c r="G72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>162</v>
+      </c>
+      <c r="B73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C73" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;
+Savage Arms 110 SAV-2 4oz-3lbs (Universal)
+Rated&amp;nbsp;4.95&amp;nbsp;out of 5 based on&amp;nbsp;37customer ratings
+• Replaces all 110 Type Savage Arms Actions
+• Will replace Models: 10, 11, 12, 110, 16, 111, 112, 114 &amp;amp; 116
+• Will replace standard trigger or new AccuTrigger™
+• Will replace all 110 type centerfire triggers manufactured after January 1966
+• Also replaces Savage / Stevens Model 200 and Savage 210 slug gun
+• Long &amp;amp; Short • Early &amp;amp; Late • Left &amp;amp; Right Hand
+..</t>
+        </is>
+      </c>
+      <c r="E73">
+        <v>5543</v>
+      </c>
+      <c r="F73">
+        <v>4820.0000</v>
+      </c>
+      <c r="G73"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" t="s">
+        <v>165</v>
+      </c>
+      <c r="C74" t="s">
+        <v>166</v>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Rbst Absolute Digimatic 200mm Caliper
 200x0.01mm&amp;nbsp; AOS digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
 Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
 Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
         </is>
       </c>
-      <c r="E66">
+      <c r="E74">
         <v>1121.25</v>
       </c>
-      <c r="F66">
+      <c r="F74">
         <v>975.0000</v>
       </c>
-      <c r="G66"/>
-[...11 lines deleted...]
-      <c r="D67" t="inlineStr">
+      <c r="G74"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>167</v>
+      </c>
+      <c r="B75" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" t="s">
+        <v>166</v>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Rbst Absolute Caliper 150mm.&amp;nbsp;
 &amp;nbsp;
 Rbst Absolute Digimatic 150mm Caliper
 150x0.01mm AOS, digimatic digital caliper with Stainless Steel frame with a resolution of 0.01mm and precision of 0.02mm
 Accuracy from the Rbst AOS Digimatic Caliper.&amp;nbsp; Big LCD screen with 4 buttons, made of high-quality stainless steel it supports four-way&amp;nbsp;measurement (OD, ID, Step Depth)
 Smooth rolling&amp;nbsp;Metric/Inch conversion and absolute zero setting at any position..</t>
         </is>
       </c>
-      <c r="E67">
+      <c r="E75">
         <v>793.5</v>
       </c>
-      <c r="F67">
+      <c r="F75">
         <v>690.0000</v>
       </c>
-      <c r="G67"/>
-[...11 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="G75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" t="inlineStr">
         <is>
           <t>Robust T5S
 Silver&amp;nbsp; Components：440 Stainless (Blade/Scissors ） 420 (Stainless Handle: (1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Philips Screwdriver With Locking System 10.Reamer/Punch 11.Nail File 12.Saw 13.7/8/10/14mm Hexagon Wrench)&amp;nbsp; Includes Mini Sharpener...</t>
         </is>
       </c>
-      <c r="E68">
+      <c r="E76">
         <v>861.12</v>
       </c>
-      <c r="F68">
+      <c r="F76">
         <v>748.8000</v>
       </c>
-      <c r="G68"/>
-[...11 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="G76"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>170</v>
+      </c>
+      <c r="B77" t="s">
+        <v>170</v>
+      </c>
+      <c r="C77" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" t="inlineStr">
         <is>
           <t>Robust -T6 Multitool
 Multi-Functional&amp;nbsp; 8 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T1 your favourite T 1 split)
 Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.150 kg.&amp;nbsp; Body and others components 420 Stainless, Blade and saw 440.Stainless steel.
 1. Can opener 2.Scissors 3. Knife&amp;nbsp; 4. Saw 5. Serrated 6. Nail lifter 7. Bottle/Can opener 8. Window Smashe..</t>
         </is>
       </c>
-      <c r="E69">
+      <c r="E77">
         <v>384.997</v>
       </c>
-      <c r="F69">
+      <c r="F77">
         <v>334.7800</v>
       </c>
-      <c r="G69"/>
-[...14 lines deleted...]
-      <c r="E70">
+      <c r="G77"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>171</v>
+      </c>
+      <c r="B78" t="s">
+        <v>172</v>
+      </c>
+      <c r="C78" t="s">
+        <v>82</v>
+      </c>
+      <c r="D78" t="s">
+        <v>173</v>
+      </c>
+      <c r="E78">
         <v>291.525</v>
       </c>
-      <c r="F70">
+      <c r="F78">
         <v>253.5000</v>
       </c>
-      <c r="G70"/>
-[...14 lines deleted...]
-      <c r="E71">
+      <c r="G78"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>174</v>
+      </c>
+      <c r="B79" t="s">
+        <v>175</v>
+      </c>
+      <c r="C79" t="s">
+        <v>82</v>
+      </c>
+      <c r="D79" t="s">
+        <v>176</v>
+      </c>
+      <c r="E79">
         <v>291.525</v>
       </c>
-      <c r="F71">
+      <c r="F79">
         <v>253.5000</v>
       </c>
-      <c r="G71"/>
-[...11 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="G79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>177</v>
+      </c>
+      <c r="B80" t="s">
+        <v>178</v>
+      </c>
+      <c r="C80" t="s">
+        <v>179</v>
+      </c>
+      <c r="D80" t="inlineStr">
         <is>
           <t>SG Pulse&amp;nbsp;&amp;nbsp;(Includes M-Lok and Picatinny mount)
 As long-range shooters, we have enough going against us — everything from the wind to worrying about standard deviation and extreme spread. All of that matters. But once you’ve mastered, or at least have a really good grasp of, your fundamentals of marksmanship, it’s time to employ all of this and ensure you’re making those shots as needed.
 However, when you start shooting in the mountains or on side slopes, it becomes really difficu..</t>
         </is>
       </c>
-      <c r="E72">
+      <c r="E80">
         <v>3887</v>
       </c>
-      <c r="F72">
+      <c r="F80">
         <v>3380.0000</v>
       </c>
-      <c r="G72"/>
-[...11 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="G80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>180</v>
+      </c>
+      <c r="B81" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" t="s">
+        <v>179</v>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>SG Pulse Pro: Next-Gen Precision Shooting Assistant
+We are excited to announce the arrival of the new and Improved&amp;nbsp;SG Pulse Pro, the most advanced precision shooting device to date. Designed for both competitive shooters and dedicated enthusiasts, Pulse Pro combines cutting-edge technology with rugged reliability — all in one compact system. From leveling your rifle to managing your stage time, from tracking your muzzle movement to instantly accessing digital DOPE cards, Pulse Pro is m..</t>
+        </is>
+      </c>
+      <c r="E81">
+        <v>7317.45</v>
+      </c>
+      <c r="F81">
+        <v>6363.0000</v>
+      </c>
+      <c r="G81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>182</v>
+      </c>
+      <c r="B82" t="s">
+        <v>183</v>
+      </c>
+      <c r="C82" t="s">
+        <v>82</v>
+      </c>
+      <c r="D82" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 Logo on Bag Rider for reference.&amp;nbsp; STG Gen 1 compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminum, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E73">
-[...17 lines deleted...]
-      <c r="D74" t="inlineStr">
+      <c r="E82">
+        <v>977.5</v>
+      </c>
+      <c r="F82">
+        <v>850.0000</v>
+      </c>
+      <c r="G82"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" t="s">
+        <v>185</v>
+      </c>
+      <c r="C83" t="s">
+        <v>186</v>
+      </c>
+      <c r="D83" t="inlineStr">
         <is>
           <t>Stilte Re-usable Earplugs
 Fitted with a SNR21db filter it is ideal to filter out unwanted noise.&amp;nbsp; Use them everywhere, during shooting competitions as reinforcement under Muffs or just as aid to filter noise away from shooting point...</t>
         </is>
       </c>
-      <c r="E74">
-[...38 lines deleted...]
-      <c r="D76" t="inlineStr">
+      <c r="E83">
+        <v>103.5</v>
+      </c>
+      <c r="F83">
+        <v>90.0000</v>
+      </c>
+      <c r="G83"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>187</v>
+      </c>
+      <c r="B84" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" t="s">
+        <v>186</v>
+      </c>
+      <c r="D84" t="s">
+        <v>189</v>
+      </c>
+      <c r="E84">
+        <v>92</v>
+      </c>
+      <c r="F84">
+        <v>80.0000</v>
+      </c>
+      <c r="G84"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>190</v>
+      </c>
+      <c r="B85" t="s">
+        <v>191</v>
+      </c>
+      <c r="C85" t="s">
+        <v>14</v>
+      </c>
+      <c r="D85" t="inlineStr">
         <is>
           <t>Sunshade 4
 These machined aluminum 3″ sunshade extensions are made to block ambient light when having to take a shot while aiming in the general direction of the sun. They are threaded to screw onto the front of the objective end of the riflescope...</t>
         </is>
       </c>
-      <c r="E76">
+      <c r="E85">
         <v>402.5</v>
       </c>
-      <c r="F76">
+      <c r="F85">
         <v>350.0000</v>
       </c>
-      <c r="G76"/>
-[...35 lines deleted...]
-      <c r="D78" t="inlineStr">
+      <c r="G85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>192</v>
+      </c>
+      <c r="B86" t="s">
+        <v>193</v>
+      </c>
+      <c r="C86" t="s">
+        <v>82</v>
+      </c>
+      <c r="D86" t="inlineStr">
         <is>
           <t>Adjustable Bag Rider
 &amp;nbsp;Warrior compatible.&amp;nbsp; Same Base Chassis Specific Upper can be specified to fit Warrior - MDT- STG
 Adjustable Bag rider for, compatible with Warrior / MDT / STG Gen1 chassis.&amp;nbsp; Adjustable bag riders are manufactured from 7075 Aircraft graded aluminium, high-grade stainless-steel rods, and high-grade Japanese THK stainless steel Linear bearings and hard anodized for durability
 &amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E78">
-[...20 lines deleted...]
-      <c r="E79">
+      <c r="E86">
+        <v>977.5</v>
+      </c>
+      <c r="F86">
+        <v>850.0000</v>
+      </c>
+      <c r="G86"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>194</v>
+      </c>
+      <c r="B87" t="s">
+        <v>195</v>
+      </c>
+      <c r="C87" t="s">
+        <v>82</v>
+      </c>
+      <c r="D87" t="s">
+        <v>196</v>
+      </c>
+      <c r="E87">
         <v>74.75</v>
       </c>
-      <c r="F79">
+      <c r="F87">
         <v>65.0000</v>
       </c>
-      <c r="G79"/>
-[...8 lines deleted...]
-      <c r="C80" t="s">
+      <c r="G87"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>197</v>
+      </c>
+      <c r="B88" t="s">
+        <v>198</v>
+      </c>
+      <c r="C88" t="s">
+        <v>26</v>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Additional body for AltitudeCraft Bullet and headspace kits.&amp;nbsp; Barrel Crawler version 45mm.&amp;nbsp; No more bottom out on calliper when measuring longer bullets..</t>
+        </is>
+      </c>
+      <c r="E88">
+        <v>538.2</v>
+      </c>
+      <c r="F88">
+        <v>468.0000</v>
+      </c>
+      <c r="G88"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>199</v>
+      </c>
+      <c r="B89" t="s">
+        <v>200</v>
+      </c>
+      <c r="C89" t="s">
         <v>14</v>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>RANGEGUIDE 3200 10x40
+The GPO RANGEGUIDE™ 3200 8×40 and 10×40 is an absolute highlight and sets new standards in the 40 mm rangefinder class when it comes to performance, weight, compactness and handling. It is the perfect companion in the mountains, when stalking, at dusk or when hunting with a bow or crossbow.
+For GPO, the RANGEGUIDE™ 3200 8×40 and 10×40 is the logical and consistent extension of the highly successful rangefinder line with the “big brother” 8×50/10×50 and the particularl..</t>
+        </is>
+      </c>
+      <c r="E89">
+        <v>21976.5</v>
+      </c>
+      <c r="F89">
+        <v>19110.0000</v>
+      </c>
+      <c r="G89"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>201</v>
+      </c>
+      <c r="B90" t="s">
+        <v>202</v>
+      </c>
+      <c r="C90" t="s">
+        <v>86</v>
+      </c>
+      <c r="D90" t="inlineStr">
         <is>
           <t>Jager&amp;nbsp;JH-324C
 Material :Carbon Fiber
 Leg sections : 4
 PROFESSIONAL TRIPOD :&amp;nbsp;Bubble level :Yes
 Extended length (mm) :&amp;nbsp;1715
 Folded Length :680
 Jager&amp;nbsp;load capacity :18 KG
 Weight (g) :&amp;nbsp;2350
 Tripod&amp;nbsp;Color:&amp;nbsp;Black / Camo Cover
 Max.Tube :32 mm
 Folded.H :&amp;nbsp;680 mm
 Max.H : 1715 mm
 Min.H : 220 mm
 Load Capacity :&amp;nbsp;18 kg
 Weight :&amp;nbsp;2.35 kg
 Packaging and delivery
 Single package size :&amp;nbsp;85X25X25 cm
 Single gross w..</t>
         </is>
       </c>
-      <c r="E80">
+      <c r="E90">
         <v>6696.45</v>
       </c>
-      <c r="F80">
+      <c r="F90">
         <v>5823.0000</v>
       </c>
-      <c r="G80"/>
-[...11 lines deleted...]
-      <c r="D81" t="inlineStr">
+      <c r="G90"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>203</v>
+      </c>
+      <c r="B91" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" t="s">
+        <v>86</v>
+      </c>
+      <c r="D91" t="s">
+        <v>205</v>
+      </c>
+      <c r="E91">
+        <v>437</v>
+      </c>
+      <c r="F91">
+        <v>380.0000</v>
+      </c>
+      <c r="G91"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>206</v>
+      </c>
+      <c r="B92" t="s">
+        <v>207</v>
+      </c>
+      <c r="C92" t="s">
+        <v>86</v>
+      </c>
+      <c r="D92" t="s">
+        <v>208</v>
+      </c>
+      <c r="E92">
+        <v>595.7</v>
+      </c>
+      <c r="F92">
+        <v>518.0000</v>
+      </c>
+      <c r="G92"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>209</v>
+      </c>
+      <c r="B93" t="s">
+        <v>210</v>
+      </c>
+      <c r="C93" t="s">
+        <v>44</v>
+      </c>
+      <c r="D93" t="inlineStr">
         <is>
           <t>Linkogear Carbon Fiber Tripod – Dual Clamp, 64" Max, 66 lb Load, 4-Section Legs, Black
 If you’re tired of flimsy tripods that wobble under serious gear, meet the Linkogear Carbon Fiber Tripod. Built tough, engineered smart. With 4-section carbon-fiber legs and a dual-mode clamp head that grips both Arca-style and Picatinny-style plates, it’s made for creators, spotters, and professionals who need rock-solid stability wherever the job takes them.
 Specs That Matter:
 	Max Height:&amp;nbsp..</t>
         </is>
       </c>
-      <c r="E81">
+      <c r="E93">
         <v>6696.45</v>
       </c>
-      <c r="F81">
+      <c r="F93">
         <v>5823.0000</v>
       </c>
-      <c r="G81"/>
-[...11 lines deleted...]
-      <c r="D82" t="inlineStr">
+      <c r="G93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>211</v>
+      </c>
+      <c r="B94" t="s">
+        <v>212</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Linkogear Carbon Fiber Tripod – Dual Clamp, 64" Max, 66 lb Load, 4-Section Legs, Bronze
+If you’re tired of flimsy tripods that wobble under serious gear, meet the Linkogear Carbon Fiber Tripod. Built tough, engineered smart. With 4-section carbon-fiber legs and a dual-mode clamp head that grips both Arca-style and Picatinny-style plates, it’s made for creators, spotters, and professionals who need rock-solid stability wherever the job takes them.
+Specs That Matter:
+	Max Height:&amp;nbs..</t>
+        </is>
+      </c>
+      <c r="E94">
+        <v>6696.45</v>
+      </c>
+      <c r="F94">
+        <v>5823.0000</v>
+      </c>
+      <c r="G94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>213</v>
+      </c>
+      <c r="B95" t="s">
+        <v>214</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" t="inlineStr">
         <is>
           <t>Please note, the V4 AutoTrickler kit comes with everything :Includes::Glass Cup,&amp;nbsp;V4 Centering Tray,&amp;nbsp;V4 Funnel,&amp;nbsp;2x V4 Windows,&amp;nbsp;V4 Timing Belt (small tube),&amp;nbsp;V4 Timing Belt (large tube).&amp;nbsp;..</t>
         </is>
       </c>
-      <c r="E82">
+      <c r="E95">
         <v>797.9965</v>
       </c>
-      <c r="F82">
+      <c r="F95">
         <v>693.9100</v>
       </c>
-      <c r="G82"/>
-[...37 lines deleted...]
-      <c r="D84" t="inlineStr">
+      <c r="G95"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>215</v>
+      </c>
+      <c r="B96" t="s">
+        <v>216</v>
+      </c>
+      <c r="C96" t="s">
+        <v>14</v>
+      </c>
+      <c r="D96" t="inlineStr">
         <is>
           <t>GPO CENTURI 4-16x44i – MOAi reticle
 Description
 Introducing the GPO CENTURI 4-16x44i Riflescope, meticulously crafted and adapted for the discerning American shooter. This riflescope is a seamless blend of value and performance, addressing every field-use feature sought after by North American shooters and hunters.
 Designed to elevate your shooting experience, the GPO CENTURI riflescope boasts a 30mm main tube, providing a maximum range of adjustments for unparalleled precision. The inc..</t>
         </is>
       </c>
-      <c r="E84">
+      <c r="E96">
         <v>9959</v>
       </c>
-      <c r="F84">
+      <c r="F96">
         <v>8660.0000</v>
       </c>
-      <c r="G84" t="s">
-[...13 lines deleted...]
-      <c r="D85" t="inlineStr">
+      <c r="G96"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" t="s">
+        <v>218</v>
+      </c>
+      <c r="C97" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>Description
 Elevate your observational experience with the cutting-edge PASSION SD 8×42 Binoculars, the latest addition to the renowned PASSION binocular line. Meticulously designed for those who seek optimal optical performance in lower light conditions without compromising on affordability.
 Crafted on a robust magnesium frame, the PASSION SD 8×42 features high-grade SD (substantial definition) glass elements, establishing itself as the market’s best price versus performance product. Weig..</t>
         </is>
       </c>
-      <c r="E85">
+      <c r="E97">
         <v>7624.5</v>
       </c>
-      <c r="F85">
+      <c r="F97">
         <v>6630.0000</v>
       </c>
-      <c r="G85"/>
-[...11 lines deleted...]
-      <c r="D86" t="inlineStr">
+      <c r="G97"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" t="s">
+        <v>220</v>
+      </c>
+      <c r="C98" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" t="inlineStr">
         <is>
           <t>SPECTRA 6X 1.5-9x44i
 Introducing the GPO SPECTRA 1.5-9x44i Riflescope, a high-performance optic designed to deliver versatility and precision in your hunting pursuits. This riflescope offers the ideal balance between a wide magnification range and a slightly larger objective lens, ensuring exceptional performance in lower-light shooting conditions.
 Designed to meet the demands of North American game hunting, the GPO SPECTRA 1.5-9x44i Riflescope is suitable for a wide range of species, from..</t>
         </is>
       </c>
-      <c r="E86">
+      <c r="E98">
         <v>18035.45</v>
       </c>
-      <c r="F86">
+      <c r="F98">
         <v>15683.0000</v>
       </c>
-      <c r="G86"/>
-[...11 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="G98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>221</v>
+      </c>
+      <c r="B99" t="s">
+        <v>222</v>
+      </c>
+      <c r="C99" t="s">
+        <v>86</v>
+      </c>
+      <c r="D99" t="s">
+        <v>223</v>
+      </c>
+      <c r="E99">
+        <v>579.6</v>
+      </c>
+      <c r="F99">
+        <v>504.0000</v>
+      </c>
+      <c r="G99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" t="s">
+        <v>225</v>
+      </c>
+      <c r="C100" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" t="inlineStr">
         <is>
           <t>GPO Centuri 2.5-15x50
 Built for a clear, bright view with a 50mm objective lenses and high-density glass elements, the&amp;nbsp;2.5-15x50 Centuri Riflescope&amp;nbsp;from&amp;nbsp;GPO USA&amp;nbsp;features a versatile magnification range and a simple and effective reticle design. Hold for windage and bullet-drop or dial in the trajectory at 1/4 MOA per click with 110 MOA of vertical and horizontal adjustment. Full GPObright multicoating ensures high light transmission for a bright image and the PASSIONdrop h..</t>
         </is>
       </c>
-      <c r="E87">
+      <c r="E100">
         <v>12589.395</v>
       </c>
-      <c r="F87">
+      <c r="F100">
         <v>10947.3000</v>
       </c>
-      <c r="G87"/>
-[...11 lines deleted...]
-      <c r="D88" t="inlineStr">
+      <c r="G100"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>226</v>
+      </c>
+      <c r="B101" t="s">
+        <v>227</v>
+      </c>
+      <c r="C101" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" t="inlineStr">
         <is>
           <t>GPO USA Centuri 2.5-15x50
 Built for a clear, bright view with a 50mm objective lenses and high-density glass elements, the&amp;nbsp;2.5-15x50 Centuri Riflescope&amp;nbsp;from&amp;nbsp;GPO USA&amp;nbsp;features a versatile magnification range and a simple and effective reticle design. Hold for windage and bullet-drop or dial in the trajectory at 1/4 MOA per click with 110 MOA of vertical and horizontal adjustment. Full GPObright multicoating ensures high light transmission for a bright image and the PASSIONdr..</t>
         </is>
       </c>
-      <c r="E88">
+      <c r="E101">
         <v>12589.395</v>
       </c>
-      <c r="F88">
+      <c r="F101">
         <v>10947.3000</v>
       </c>
-      <c r="G88"/>
-[...11 lines deleted...]
-      <c r="D89" t="inlineStr">
+      <c r="G101"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" t="s">
+        <v>229</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="inlineStr">
         <is>
           <t>The AutoThrow powder hopper is made from PETG and incorporates a valve which blocks the flow when rotated. This hopper holds over 1 lb of powder. Hopper cover included. (V3 displayed)..</t>
         </is>
       </c>
-      <c r="E89">
+      <c r="E102">
         <v>797.9965</v>
       </c>
-      <c r="F89">
+      <c r="F102">
         <v>693.9100</v>
       </c>
-      <c r="G89"/>
-[...35 lines deleted...]
-      <c r="E91">
+      <c r="G102"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>230</v>
+      </c>
+      <c r="B103" t="s">
+        <v>231</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>232</v>
+      </c>
+      <c r="E103">
         <v>368</v>
       </c>
-      <c r="F91">
+      <c r="F103">
         <v>320.0000</v>
       </c>
-      <c r="G91"/>
-[...38 lines deleted...]
-      <c r="E93">
+      <c r="G103"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" t="s">
+        <v>195</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>234</v>
+      </c>
+      <c r="E104">
         <v>299</v>
       </c>
-      <c r="F93">
+      <c r="F104">
         <v>260.0000</v>
       </c>
-      <c r="G93"/>
-[...35 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="G104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" t="s">
+        <v>235</v>
+      </c>
+      <c r="C105" t="s">
+        <v>23</v>
+      </c>
+      <c r="D105" t="inlineStr">
         <is>
           <t>Robust -T1
 Components：
 440 Stainless (Blade/Scissors ） 420 Stainless (Handle：420 Stainless 1.Needlenose Pliers 2.Regular Pliers 3.Wire Cutter 4.Blade 5.Scissors 6.Multipurpose Cutter 7.Bottle Opener With Flat Screwdriver 8.Can Opener With Flat Screwdriver 9.Phillips Screwdriver 10.Reamer 11.Metal File 12.Ruler 13.Saw 14.Wire Stripper 15.Belt Clip)..</t>
         </is>
       </c>
-      <c r="E95">
-[...17 lines deleted...]
-      <c r="D96" t="inlineStr">
+      <c r="E105">
+        <v>747.5</v>
+      </c>
+      <c r="F105">
+        <v>650.0000</v>
+      </c>
+      <c r="G105"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>236</v>
+      </c>
+      <c r="B106" t="s">
+        <v>237</v>
+      </c>
+      <c r="C106" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Ruger RU-MK II All Centerfire’s (14oz-2.5lb)
+Rated&amp;nbsp;4.88&amp;nbsp;out of 5 based on&amp;nbsp;16customer ratings
+• Replacement trigger for current Ruger bolt action centerfire rifles (See our RU-R for .357 &amp;amp; .44). Aftermarket trigger of choice for Ruger’s.
+• Kit fits Ruger M77 &amp;amp; M77 Mark II
+• Kit fits new “Hawkeye” Models with LC6 Trigger.
+• Kit also fits the Ruger SCOUT
+• Right or Left hand application
+• Comes complete with instructions, hardware pack, and wrench for easy user ins..</t>
+        </is>
+      </c>
+      <c r="E106">
+        <v>4542.5</v>
+      </c>
+      <c r="F106">
+        <v>3950.0000</v>
+      </c>
+      <c r="G106"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" t="s">
+        <v>238</v>
+      </c>
+      <c r="C107" t="s">
+        <v>23</v>
+      </c>
+      <c r="D107" t="inlineStr">
         <is>
           <t>Robust -T3 Multitool
 Multi-Functional 11 in-1 Durable Stainless Steel Multi Tool Knife Folding Pliers.&amp;nbsp; &amp;nbsp;(Also see T8 Combo- Your favourite T8 was split in two)
 Material :2cr13 Surface process.&amp;nbsp; Sand blasted stainless steel handle.&amp;nbsp;&amp;nbsp;Closed size :115mm x 40mm x 20mm Weight :0.350 kg.&amp;nbsp; Blades 420.Stainless steel.
 1. Can opener 2. Rescue hook 3. Flat-head screwdriver 4. Double-sided file 5. Box opener 6. Scissors 7 Knife 8. Phillips screwdriver 9. Flat-head sc..</t>
         </is>
       </c>
-      <c r="E96">
+      <c r="E107">
         <v>384.997</v>
       </c>
-      <c r="F96">
+      <c r="F107">
         <v>334.7800</v>
       </c>
-      <c r="G96"/>
-[...34 lines deleted...]
-      <c r="D98" t="inlineStr">
+      <c r="G107"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>239</v>
+      </c>
+      <c r="B108" t="s">
+        <v>240</v>
+      </c>
+      <c r="C108" t="s">
+        <v>23</v>
+      </c>
+      <c r="D108" t="inlineStr">
         <is>
           <t>Robust Pouch&amp;nbsp;
 Dark Brown Cow leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape.
 Place tool in pouch taking care it is straight.&amp;nbsp; With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch.&amp;nbsp; This should give you a snug fit and vintage look...</t>
         </is>
       </c>
-      <c r="E98">
+      <c r="E108">
         <v>161</v>
       </c>
-      <c r="F98">
+      <c r="F108">
         <v>140.0000</v>
       </c>
-      <c r="G98"/>
-[...11 lines deleted...]
-      <c r="D99" t="inlineStr">
+      <c r="G108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>241</v>
+      </c>
+      <c r="B109" t="s">
+        <v>242</v>
+      </c>
+      <c r="C109" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" t="inlineStr">
         <is>
           <t>Robust Pouch Light Brown
 &amp;nbsp;
 Cows leather, strengthened and redesigned for Robust multitools.&amp;nbsp; &amp;nbsp;Pouches made to shape to give you a snug fit and vintage look.
 Place tool in pouch taking care it is straight. &amp;nbsp;With tool in pouch take wet cloth and wet leather on top thoroughly, let dry, and repeat, 3 to 4 times over 24 hours, whilst keeping the tool in the pouch. &amp;nbsp;This should give you a snug fit and vintage look...</t>
         </is>
       </c>
-      <c r="E99">
+      <c r="E109">
         <v>161</v>
       </c>
-      <c r="F99">
+      <c r="F109">
         <v>140.0000</v>
       </c>
-      <c r="G99"/>
-[...14 lines deleted...]
-      <c r="E100">
+      <c r="G109"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>243</v>
+      </c>
+      <c r="B110" t="s">
+        <v>244</v>
+      </c>
+      <c r="C110" t="s">
+        <v>23</v>
+      </c>
+      <c r="D110" t="s">
+        <v>245</v>
+      </c>
+      <c r="E110">
         <v>161</v>
       </c>
-      <c r="F100">
+      <c r="F110">
         <v>140.0000</v>
       </c>
-      <c r="G100"/>
-[...14 lines deleted...]
-      <c r="E101">
+      <c r="G110"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>246</v>
+      </c>
+      <c r="B111" t="s">
+        <v>247</v>
+      </c>
+      <c r="C111" t="s">
+        <v>23</v>
+      </c>
+      <c r="D111" t="s">
+        <v>248</v>
+      </c>
+      <c r="E111">
         <v>74.75</v>
       </c>
-      <c r="F101">
+      <c r="F111">
         <v>65.0000</v>
       </c>
-      <c r="G101"/>
-[...14 lines deleted...]
-      <c r="E102">
+      <c r="G111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" t="s">
+        <v>250</v>
+      </c>
+      <c r="C112" t="s">
+        <v>23</v>
+      </c>
+      <c r="D112" t="s">
+        <v>251</v>
+      </c>
+      <c r="E112">
         <v>115</v>
       </c>
-      <c r="F102">
+      <c r="F112">
         <v>100.0000</v>
       </c>
-      <c r="G102"/>
-[...11 lines deleted...]
-      <c r="D103" t="inlineStr">
+      <c r="G112"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" t="s">
+        <v>253</v>
+      </c>
+      <c r="C113" t="s">
+        <v>253</v>
+      </c>
+      <c r="D113" t="inlineStr">
         <is>
           <t>CLARX - Rechargeable LED Magnifier headset
 CLARX - Rechargeable LED Magnifier headset with 5x interchangeable lenses and headset. (Buy the Brand buy the peace of mind!)..</t>
         </is>
       </c>
-      <c r="E103">
-[...20 lines deleted...]
-      <c r="E104">
+      <c r="E113">
+        <v>632.5</v>
+      </c>
+      <c r="F113">
+        <v>550.0000</v>
+      </c>
+      <c r="G113"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" t="s">
+        <v>255</v>
+      </c>
+      <c r="C114" t="s">
+        <v>23</v>
+      </c>
+      <c r="D114" t="s">
+        <v>256</v>
+      </c>
+      <c r="E114">
         <v>161</v>
       </c>
-      <c r="F104">
+      <c r="F114">
         <v>140.0000</v>
       </c>
-      <c r="G104"/>
-[...14 lines deleted...]
-      <c r="E105">
+      <c r="G114"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" t="s">
+        <v>258</v>
+      </c>
+      <c r="C115" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>259</v>
+      </c>
+      <c r="E115">
         <v>161</v>
       </c>
-      <c r="F105">
+      <c r="F115">
         <v>140.0000</v>
       </c>
-      <c r="G105"/>
+      <c r="G115"/>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>